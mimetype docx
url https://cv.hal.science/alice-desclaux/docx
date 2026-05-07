--- v0 (2026-03-22)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Desclaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Medical anthropologist at TransVIHMI, IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, Alice Desclaux est directrice de recherche à l’IRD, unité TransVIHMI (Université de Montpellier, IRD, INSERM). Elle a travaillé principalement sur le VIH et les transformations des systèmes de santé en Afrique de l’ouest et Asie du Sud-Est, l’anthropologie du médicament, les maladies infectieuses et le genre, les épidémies émergentes (Ebola, covid-19). Ses projets actuels portent sur la préparation aux pandémies et sur la réduction des risques et les addictions en Afrique de l’ouest. Publications récentes : Guérir en Afrique. Promesses et transformations (Diarra A, Desclaux A, Musso S, dirs), L’Harmattan, 2021. Anthropologie appliquée aux épidémies émergentes (Desclaux A, Billaud A, Sow K), L’Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic musculoskeletal pain among Ebola survivors in Guinea: a cross-sectional study reveals key risk factors and the need for specialized care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Pers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Alimou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariama Diouldé Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, British Society for Rheumatology Journals, 64 (8), pp.4659-4667. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/keaf212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties beyond preparedness: COVID-19 vaccination in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932024000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de nouvelles drogues en Afrique de l'Ouest exige une réponse rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 juin 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syncrétisme ou opposition entre interprétations religieuses et biomédicales dans les interventions préventives lors des pèlerinages au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociologie, Anthropologie, Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, No spécial, pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I take it and give it to my partners who will give it to their partners”: Secondary distribution of HIV self-tests by key populations in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.970. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08319-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04106709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer face aux épidémies. Une stratégie de renforcement des compétences en sciences sociales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsi.v3i4.2023.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies, épidémiologie : une piste viro-immunologique pour dépasser le cadre temporel et disciplinaire des épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie de la santé comme sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, en ligne [6 p.]. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognising Italy's mistakes in the public health response to COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 399 (10322), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03540040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches One Health pour faire face aux émergences : un nécessaire dialogue Etat-sciences-sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dombreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity in health: what results ? What prospects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Églantine Armand-Rastano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.69-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the COVID-19 vaccine strategy in West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 400 (10360), p.1304. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(22)01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluridisciplinarité en santé : quel bilan ? Quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Armand-Rastano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.69-106. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2022.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rumeurs comme modèle explicatif des refus des vaccins : une lecture anthropologique dans la santé globale : à propos de Heidi J. Larson, Stuck. How vaccine rumors start - and why they don't go away, 2020 [compte-rendu critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, en ligne [25 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease X and Africa How a Scientific Metaphor Entered Popular Imaginaries of the Online Public During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.9.2.5611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccine anxieties, vaccine preparedness: Perspectives from Africa in a Covid-19 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Akello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Babawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Baluku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298, pp.114826. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Intersecting Precarities: COVID-19, Pandemic Preparedness and Response in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Akello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Sao Babawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Baluku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2021.2015591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03218269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité des soins au temps de la Covid-19 : défis pour le centre de traitement des addictions à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Thiam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, 55 [6 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/V3RB-PV49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse communautaire à la pandémie de Covid-19 au Sénégal : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.92-103. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthusiasm for Introducing and Integrating HIV Self-Testing but Doubts About Users: A Baseline Qualitative Analysis of Key Stakeholders' Attitudes and Perceptions in Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brou Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;vrais&amp;quot; et &amp;quot;faux&amp;quot; survivants d'Ebola ? : traces biologiques et conflits de preuves en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barranca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (2), p. 361-376. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘They’ll inject you and you’ll die’: from medication non-compliance to acceptance in Guinea’s Ebola treatment units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2019.1615749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola imaginaries and the Senegalese outbreak: anticipated nightmare and remembered victory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (1), pp.148-166. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0001972019000986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures visant à renforcer l'observance pour les antirétroviraux : perceptions et expérience des PVVIH au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Berthé-Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayende Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien B. Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 31 (6), pp.855--864. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.196.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ebola virus and other zoonotic transmission risks through human-bat contacts: Exploratory study on knowledge, attitudes and practices in Southern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène M de Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitel Mpoudi Ngole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoonoses and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.288-295. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zph.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volunteer economies : the politics and ethics of voluntary labour in Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.133-137. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.6.2.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités et constructions sociales d’un risque iatrogène : (in)visibilités des lipodystrophies au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.5134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new social sciences network for infectious threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Kutalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Napier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaawa-Mafigiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dückers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.461-463. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;quarantaine&amp;quot; au &amp;quot;suivi des personnes contacts&amp;quot; : enseignements de l'expérience d'Ebola au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients négligés, effets imprévus. L’expérience des cas suspects de maladie à virus Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne Sandrine Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle &amp;quot;préparation&amp;quot; aux dimensions sociales des épidémies en Afrique ? Une expérience de formation à Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance in the field: Over-identification of Ebola suspect cases and its contributing factors in West African at-risk contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne S. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudhia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2018.1534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le VIH au temps de la normalisation, une expérience banalisée pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie engagée dans la lutte contre Ebola (2014-2016) : approches, contributions et nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Requestionner les approches de santé publique après Ebola ». Recherche originale, 29 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03123490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising experience from Ebola to address plague in Madagascar and future epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2624-2625. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)33088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention anthropologique contre Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)vivre après Ebola : bilan à un an et perspectives d’une étude d’évaluation et accompagnement des patients déclarés guéris d’une infection par le virus Ebola en Guinée (cohorte PostEboGui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (4), pp.236 - 243. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13149-016-0526-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les flambées épidémiques à virus Ebola : pas sans les sciences sociales !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caremel Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.85-86. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for Ebola outbreaks: not without the social sciences!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annonce du statut VIH de l'enfant : expériences des mères et interprétations des soignants au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (Sup. 1), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.755342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They should take time&amp;quot;: Disclosure of clinical trial results as part of a social relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (5), pp.873-882. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie pour les participants la notion de « résultats » d’un essai thérapeutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2012281s109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Long-Term Adherence to Highly Active Antiretroviral Therapy in Senegal Using Latent Class Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbk Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanièce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples, PMTCT programs and infant feeding decision-making in Ivory Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Tijou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Querre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.830-7. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00399395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un enfant dans le contexte du VIH, entre risque « résiduel » et normalisation, discours médicaux et liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cadart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (hors série n°2), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2008242s53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique médicale appliquée aux sciences humaines et sociales : pertinence, limites, enjeux, et ajustements nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement, VIH et prévention au Burkina Faso: les déterminants sociaux ont-ils changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technique, Série Sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors série (1), pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « L’éthique en anthropologie de la santé : conflits, pratiques, valeur heuristique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 84-month follow up of adherence to HAART in a cohort of adult Senegalese patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanièce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cilote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to antiretroviral drugs and AIDS management in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Suppl 3, 17, pp.S95-S101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02068755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et redistribution de l’autodépistage du VIH parmi les populations clés et leurs réseaux en Afrique de l’Ouest : pratiques et expériences vécues dans le projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions des lipodystrophies par les personnes atteintes à Dakar Effet &amp;quot; secondaire &amp;quot; ou motif de souffrance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence VIH Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le VIH-2, infection orpheline? Les difficultés de prise en charge des enfants vivant avec le VIH-2 à Dakar, Sénégal : une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haby Signaté Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence VIH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie à la méthodologie. Les visages changeants de l'observance aux ARV en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Anthropologie des ARV au Sud " du NAARPS (Network for the Anthropology of ART in Resource Poor Settings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing HIV self-testing (HIVST) among key populations in West Africa: a baseline qualitative analysis of key stakeholders' attitudes and perceptions in Côte d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“When you provide an HIV self-testing kit […] you also need to know the results”: lay providers’ concerns on HIV self-testing provision to peers, ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Doumenc Aïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 312 p., 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 368, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan & Éditions de l’IRD, Collection Anthropologies et Médecines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. ANRS, pp.290, 2011, V. Doré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00605208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation, discrimination : que peut-on attendre d'une approche culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO, pp.70, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozon, Jean-Pierre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminement anthropologique par temps d'épidémies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-11, 2023, Anthropologies et Médecines, 978-2-14-029424-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de l'isolement des cas suspects : en famille ou seuls ? [encadré 8.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-172, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de lutte : la campagne AWARE de l'OMS [encadré 4.3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.88-90, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le SARM, une superbactérie à l'origine d'épidémies nosocomiales dans la population [encadré 4.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.82-83, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-13, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sociale chaotique de l'éradication de la variole [encadré 11.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.227-228, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de sécurité hospitaliers en première ligne face au risque infectieux [encadré 7.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.151-152, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être identifié comme cas alerte ou suspect : l'expérience d'Ebola [encadré 9.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malan Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.184-185, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des volontaires pour réintroduire la dignité pendant les EDS [encadré 10.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.202-203, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations interespèces et épidémie de rage humaine en Inde [encadré 3.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-66, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir vivre ou se laisser mourir : deux expériences de maladie [encadré 9.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.180-181, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des grippes porcines et accords internationaux Chine-USA [encadré 3.3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-64, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituel funéraire par vidéoconférence pendant la pandémie de Covid [encadré 10.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212-214, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de santé publique dans la réponse institutionnelle à la pandémie de Covid-19 au Sénégal [encadré 8.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-175, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations à base communautaire dans la réponse au sida et à Ebola [encadré 9.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-192, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte du boycott de la vaccination contre la polio au nord du Nigéria en 2003 [encadré 11.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-234, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chauves-souris, réservoirs du virus Ebola ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keck, F. (ed.); Morvan, A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chauve-souris : rencontres aux frontières entre les espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.105-124, 2021, 978-2-271-13630-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-39, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image des soins au CHU de Tengandogo affichée par les médias : un décalage avec la réalité de la prise en charge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonkoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savadogo, M. (ed.); Some, B. (ed.); Some, I.T. (ed.); Simpore, J. (ed.); Niamba, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque sur la Covid-19 : réagir à la pandémie de Covid-19 : contributions croisées de trois réseaux d'enseignants chercheurs : mathématiques, sciences humaines et sociales et sciences biologiques et médicales. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Ouagadougou; Fonrid, pp.37-59, 2021, 979-10-90524-99-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social life of emergency standards : twenty-one days of Ebola biosafety precautions for contact cases in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, J. (ed.); Holmes, C. (ed.); McDonald, F. (ed.); Darnell, R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social life of standards : ethnographic methods for local engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBC Press, pp.97-113, 2021, 978-0-7748-6521-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir clean : voies et formes de la guérison de l'addiction chez les consommateurs d'héroïne et de cocaïne au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gautier Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-253, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ETME, élimination de la transmission du VIH de la mère à l'enfant, de Genève à Dakar : pure rhétorique ou objectif irréaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du sida au Nord, 4e épidémie au Sud ? : acquis et défis en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahouanto-Chaspoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.661-669, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambivalence des médicaments : Un « traitement qui tue » dans les Centres de Traitement Ebola (Guinée, 2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des consommateurs de drogues injectables à Dakar: succès et échecs de la méthadone vus par les patients et les soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations locales du traitement des addictions par la méthadone au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamet Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser les mesures de biosécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 85, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque à deux voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire à l'anticipation : 50 ans d'activité scientifique à Niakhar : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal; IRD Editions, pp.13-25, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de collecte des données à Niakhar : du terrain au patrimoine scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.424-429, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du politique au médical : ambiguïté du traitement de substitution par la méthadone en Afrique = From political to medical : the ambiguity of methadone substitution treatment in Africa = [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceutical in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.268 et 315 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola and the Social Sciences. Experiences from the West African Network for the Anthropology of Emerging Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Fouquet et Virginie Troit, humanitarian transition in Côte d’Ivoire, Karthala, Devenir Humanitaire, Paris : 323-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies en Afrique de l’Ouest et du centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Unicef, p. 60-86, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et les sciences sociales. Expériences à partir du Réseau Ouest Africain Anthropologie des Maladies Émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition humanitaire en Côte d’Ivoire, Thomas Fouquet et Virginie Troit (Dir.), Karthala, Devenir Humanitaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la pharmaceuticalisation au Sud : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 251-272.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament diffusé au Sud : contextes, formes culturelles et effets sociaux observés depuis les marges : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.), Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges, L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02066968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between proscription and control of breastfeeding : women's strategies regarding prevention of HIV transmission in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassidy T., El Tom A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographies of breastfeeding. Cultural contexts and confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01297267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'expérience des femmes à l'épreuve du VIH dans les pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.XIII-XXXII, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et enjeux de la participation des femmes dans les essais cliniques sur les antirétroviraux : expérience au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coutherut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Baila Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Fatou Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.219-232, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations du risque à la &amp;quot; médicalisation de l'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face au risque : représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, pp.243-255, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00605231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies féminines face au risque de transmission sexuelle du VIH au temps des antirétroviraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.165-177, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; choix &amp;quot; des femmes sénégalaises dans la prévention de la transmission du VIH par l'allaitement : analyse d'une revendication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.149-161, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing competing cultures of breastfeeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant feeding beliefs and practices across cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.195-210, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la recherche en anthropologie sur le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Soussan P. et Julian-Reynier C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer et recherches en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.33-46, 2008, L'Ailleurs du corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Access Initiative : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanièce Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, UNAIDS, WHO,, pp.3-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre et ses interprétations. Logiques sous-jacentes aux discours médicaux contemporains sur le risque VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque épidémique : droit, histoire, médecine et pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-446, 2003, 9782731403565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV: Allaitement et parente en pays Bobo madare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allaitement et VIH en Afrique de l'Ouest : de l'anthropologie à la santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : comment la recherche a éclairé la réponse à la pandémie en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ATLAS : Les autotests VIH, un outil pour pallier le manque d’accès au dépistage en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : après le défi de l'accès au vaccin en Afrique, l'hésitation vaccinale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, les sciences sociales dans la bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des infox et ses effets sur la santé en Afrique : l'exemple de la chloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations d'Afrique sont-elles prêtes à accepter le vaccin anti-Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers de drogues et Covid-19 : comment réduire la surpopulation carcérale en Afrique de l'Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gautier Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ebola to Plague and Beyond: How Can Anthropologists Best Engage Past Experience to Prepare for New Epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From HIV to Ebola: Ethical Reflections on Health Research in the Global South and Recommendations from Inserm and IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Botbol-Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02333176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATE SOC EPIDEMICS CURRICULUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonar Global Network. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIAL SOC EPIDEMICS CURRICULUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonar-Global Network. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux résultats de recherche du programme ATLAS sur l'autodépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Amani Elvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche pour le développement; Solthis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées et la fréquentation des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de l'expérience du VIH et des ARV au temps de la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact bioclinique et social, individuel et collectif, du traitement ARV chez des patients VIH-1 pris en charge depuis 10 ans dans le cadre de l'ISAARV - Cohorte ANRS 1215. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00718213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience du veuvage dans le contexte du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipodystrophies : perceptions et souffrance des personnes atteintes, réponses collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00711245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du statut sérologique avec l'entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coutherut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes et leur interprétation : effets des antirétroviraux, du VIH ou du vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la stigmatisation : comparaison entre approches relativiste et universaliste auprès des veuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque de transmission et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId381"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Desclaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Medical anthropologist at TransVIHMI, IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, Alice Desclaux est directrice de recherche à l’IRD, unité TransVIHMI (Université de Montpellier, IRD, INSERM). Elle a travaillé principalement sur le VIH et les transformations des systèmes de santé en Afrique de l’ouest et Asie du Sud-Est, l’anthropologie du médicament, les maladies infectieuses et le genre, les épidémies émergentes (Ebola, covid-19). Ses projets actuels portent sur la préparation aux pandémies et sur la réduction des risques et les addictions en Afrique de l’ouest. Publications récentes : Guérir en Afrique. Promesses et transformations (Diarra A, Desclaux A, Musso S, dirs), L’Harmattan, 2021. Anthropologie appliquée aux épidémies émergentes (Desclaux A, Billaud A, Sow K), L’Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gender factor in meeting the needs of women who use drugs in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Y Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harm Reduction Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12954-025-01186-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic musculoskeletal pain among Ebola survivors in Guinea: a cross-sectional study reveals key risk factors and the need for specialized care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Pers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Alimou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariama Diouldé Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, British Society for Rheumatology Journals, 64 (8), pp.4659-4667. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/keaf212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de nouvelles drogues en Afrique de l'Ouest exige une réponse rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 juin 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties beyond preparedness: COVID-19 vaccination in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932024000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syncrétisme ou opposition entre interprétations religieuses et biomédicales dans les interventions préventives lors des pèlerinages au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociologie, Anthropologie, Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, No spécial, pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I take it and give it to my partners who will give it to their partners”: Secondary distribution of HIV self-tests by key populations in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.970. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08319-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04106709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer face aux épidémies. Une stratégie de renforcement des compétences en sciences sociales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsi.v3i4.2023.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognising Italy's mistakes in the public health response to COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 399 (10322), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03540040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie de la santé comme sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, en ligne [6 p.]. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches One Health pour faire face aux émergences : un nécessaire dialogue Etat-sciences-sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dombreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies, épidémiologie : une piste viro-immunologique pour dépasser le cadre temporel et disciplinaire des épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the COVID-19 vaccine strategy in West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 400 (10360), p.1304. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(22)01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity in health: what results ? What prospects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Églantine Armand-Rastano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.69-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rumeurs comme modèle explicatif des refus des vaccins : une lecture anthropologique dans la santé globale : à propos de Heidi J. Larson, Stuck. How vaccine rumors start - and why they don't go away, 2020 [compte-rendu critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, en ligne [25 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluridisciplinarité en santé : quel bilan ? Quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Armand-Rastano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.69-106. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2022.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease X and Africa How a Scientific Metaphor Entered Popular Imaginaries of the Online Public During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.9.2.5611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccine anxieties, vaccine preparedness: Perspectives from Africa in a Covid-19 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Akello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Babawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Baluku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298, pp.114826. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Intersecting Precarities: COVID-19, Pandemic Preparedness and Response in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Akello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Sao Babawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Baluku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2021.2015591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03218269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse communautaire à la pandémie de Covid-19 au Sénégal : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.92-103. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité des soins au temps de la Covid-19 : défis pour le centre de traitement des addictions à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Thiam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, 55 [6 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/V3RB-PV49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthusiasm for Introducing and Integrating HIV Self-Testing but Doubts About Users: A Baseline Qualitative Analysis of Key Stakeholders' Attitudes and Perceptions in Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brou Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘They’ll inject you and you’ll die’: from medication non-compliance to acceptance in Guinea’s Ebola treatment units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2019.1615749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;vrais&amp;quot; et &amp;quot;faux&amp;quot; survivants d'Ebola ? : traces biologiques et conflits de preuves en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barranca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (2), p. 361-376. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola imaginaries and the Senegalese outbreak: anticipated nightmare and remembered victory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (1), pp.148-166. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0001972019000986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures visant à renforcer l'observance pour les antirétroviraux : perceptions et expérience des PVVIH au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Berthé-Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayende Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien B. Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 31 (6), pp.855--864. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.196.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ebola virus and other zoonotic transmission risks through human-bat contacts: Exploratory study on knowledge, attitudes and practices in Southern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène M de Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitel Mpoudi-Ngole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoonoses and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.288-295. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zph.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités et constructions sociales d’un risque iatrogène : (in)visibilités des lipodystrophies au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.5134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volunteer economies : the politics and ethics of voluntary labour in Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.133-137. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.6.2.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new social sciences network for infectious threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Kutalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Napier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaawa-Mafigiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dückers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.461-463. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients négligés, effets imprévus. L’expérience des cas suspects de maladie à virus Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne Sandrine Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;quarantaine&amp;quot; au &amp;quot;suivi des personnes contacts&amp;quot; : enseignements de l'expérience d'Ebola au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance in the field: Over-identification of Ebola suspect cases and its contributing factors in West African at-risk contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne S. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudhia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2018.1534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle &amp;quot;préparation&amp;quot; aux dimensions sociales des épidémies en Afrique ? Une expérience de formation à Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le VIH au temps de la normalisation, une expérience banalisée pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie engagée dans la lutte contre Ebola (2014-2016) : approches, contributions et nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Requestionner les approches de santé publique après Ebola ». Recherche originale, 29 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03123490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising experience from Ebola to address plague in Madagascar and future epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2624-2625. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)33088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)vivre après Ebola : bilan à un an et perspectives d’une étude d’évaluation et accompagnement des patients déclarés guéris d’une infection par le virus Ebola en Guinée (cohorte PostEboGui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (4), pp.236 - 243. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13149-016-0526-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention anthropologique contre Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les flambées épidémiques à virus Ebola : pas sans les sciences sociales !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caremel Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.85-86. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for Ebola outbreaks: not without the social sciences!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annonce du statut VIH de l'enfant : expériences des mères et interprétations des soignants au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (Sup. 1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.755342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They should take time&amp;quot;: Disclosure of clinical trial results as part of a social relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (5), pp.873-882. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie pour les participants la notion de « résultats » d’un essai thérapeutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2012281s109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Long-Term Adherence to Highly Active Antiretroviral Therapy in Senegal Using Latent Class Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbk Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanièce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples, PMTCT programs and infant feeding decision-making in Ivory Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Tijou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Querre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.830-7. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00399395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un enfant dans le contexte du VIH, entre risque « résiduel » et normalisation, discours médicaux et liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cadart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (hors série n°2), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2008242s53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique médicale appliquée aux sciences humaines et sociales : pertinence, limites, enjeux, et ajustements nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « L’éthique en anthropologie de la santé : conflits, pratiques, valeur heuristique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement, VIH et prévention au Burkina Faso: les déterminants sociaux ont-ils changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technique, Série Sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors série (1), pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 84-month follow up of adherence to HAART in a cohort of adult Senegalese patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanièce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cilote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to antiretroviral drugs and AIDS management in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Suppl 3, 17, pp.S95-S101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02068755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et redistribution de l’autodépistage du VIH parmi les populations clés et leurs réseaux en Afrique de l’Ouest : pratiques et expériences vécues dans le projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le VIH-2, infection orpheline? Les difficultés de prise en charge des enfants vivant avec le VIH-2 à Dakar, Sénégal : une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haby Signaté Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence VIH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions des lipodystrophies par les personnes atteintes à Dakar Effet &amp;quot; secondaire &amp;quot; ou motif de souffrance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence VIH Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie à la méthodologie. Les visages changeants de l'observance aux ARV en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Anthropologie des ARV au Sud " du NAARPS (Network for the Anthropology of ART in Resource Poor Settings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing HIV self-testing (HIVST) among key populations in West Africa: a baseline qualitative analysis of key stakeholders' attitudes and perceptions in Côte d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“When you provide an HIV self-testing kit […] you also need to know the results”: lay providers’ concerns on HIV self-testing provision to peers, ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Doumenc Aïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 312 p., 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 368, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan & Éditions de l’IRD, Collection Anthropologies et Médecines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. ANRS, pp.290, 2011, V. Doré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00605208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation, discrimination : que peut-on attendre d'une approche culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO, pp.70, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozon, Jean-Pierre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminement anthropologique par temps d'épidémies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-11, 2023, Anthropologies et Médecines, 978-2-14-029424-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de l'isolement des cas suspects : en famille ou seuls ? [encadré 8.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-172, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de sécurité hospitaliers en première ligne face au risque infectieux [encadré 7.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.151-152, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être identifié comme cas alerte ou suspect : l'expérience d'Ebola [encadré 9.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malan Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.184-185, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sociale chaotique de l'éradication de la variole [encadré 11.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.227-228, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de lutte : la campagne AWARE de l'OMS [encadré 4.3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.88-90, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le SARM, une superbactérie à l'origine d'épidémies nosocomiales dans la population [encadré 4.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.82-83, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-13, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des volontaires pour réintroduire la dignité pendant les EDS [encadré 10.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.202-203, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des grippes porcines et accords internationaux Chine-USA [encadré 3.3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-64, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations interespèces et épidémie de rage humaine en Inde [encadré 3.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-66, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir vivre ou se laisser mourir : deux expériences de maladie [encadré 9.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.180-181, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituel funéraire par vidéoconférence pendant la pandémie de Covid [encadré 10.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212-214, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de santé publique dans la réponse institutionnelle à la pandémie de Covid-19 au Sénégal [encadré 8.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-175, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations à base communautaire dans la réponse au sida et à Ebola [encadré 9.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-192, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte du boycott de la vaccination contre la polio au nord du Nigéria en 2003 [encadré 11.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-234, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-39, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chauves-souris, réservoirs du virus Ebola ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keck, F. (ed.); Morvan, A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chauve-souris : rencontres aux frontières entre les espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.105-124, 2021, 978-2-271-13630-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image des soins au CHU de Tengandogo affichée par les médias : un décalage avec la réalité de la prise en charge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonkoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savadogo, M. (ed.); Some, B. (ed.); Some, I.T. (ed.); Simpore, J. (ed.); Niamba, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque sur la Covid-19 : réagir à la pandémie de Covid-19 : contributions croisées de trois réseaux d'enseignants chercheurs : mathématiques, sciences humaines et sociales et sciences biologiques et médicales. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Ouagadougou; Fonrid, pp.37-59, 2021, 979-10-90524-99-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social life of emergency standards : twenty-one days of Ebola biosafety precautions for contact cases in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, J. (ed.); Holmes, C. (ed.); McDonald, F. (ed.); Darnell, R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social life of standards : ethnographic methods for local engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBC Press, pp.97-113, 2021, 978-0-7748-6521-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir clean : voies et formes de la guérison de l'addiction chez les consommateurs d'héroïne et de cocaïne au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gautier Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-253, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ETME, élimination de la transmission du VIH de la mère à l'enfant, de Genève à Dakar : pure rhétorique ou objectif irréaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du sida au Nord, 4e épidémie au Sud ? : acquis et défis en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahouanto-Chaspoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.661-669, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambivalence des médicaments : Un « traitement qui tue » dans les Centres de Traitement Ebola (Guinée, 2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des consommateurs de drogues injectables à Dakar: succès et échecs de la méthadone vus par les patients et les soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations locales du traitement des addictions par la méthadone au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamet Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser les mesures de biosécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 85, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque à deux voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire à l'anticipation : 50 ans d'activité scientifique à Niakhar : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal; IRD Editions, pp.13-25, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de collecte des données à Niakhar : du terrain au patrimoine scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.424-429, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du politique au médical : ambiguïté du traitement de substitution par la méthadone en Afrique = From political to medical : the ambiguity of methadone substitution treatment in Africa = [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceutical in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.268 et 315 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola and the Social Sciences. Experiences from the West African Network for the Anthropology of Emerging Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Fouquet et Virginie Troit, humanitarian transition in Côte d’Ivoire, Karthala, Devenir Humanitaire, Paris : 323-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies en Afrique de l’Ouest et du centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Unicef, p. 60-86, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et les sciences sociales. Expériences à partir du Réseau Ouest Africain Anthropologie des Maladies Émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition humanitaire en Côte d’Ivoire, Thomas Fouquet et Virginie Troit (Dir.), Karthala, Devenir Humanitaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la pharmaceuticalisation au Sud : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 251-272.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament diffusé au Sud : contextes, formes culturelles et effets sociaux observés depuis les marges : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.), Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges, L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02066968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between proscription and control of breastfeeding : women's strategies regarding prevention of HIV transmission in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassidy T., El Tom A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographies of breastfeeding. Cultural contexts and confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01297267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'expérience des femmes à l'épreuve du VIH dans les pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.XIII-XXXII, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et enjeux de la participation des femmes dans les essais cliniques sur les antirétroviraux : expérience au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coutherut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Baila Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Fatou Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.219-232, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies féminines face au risque de transmission sexuelle du VIH au temps des antirétroviraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.165-177, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations du risque à la &amp;quot; médicalisation de l'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face au risque : représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, pp.243-255, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00605231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; choix &amp;quot; des femmes sénégalaises dans la prévention de la transmission du VIH par l'allaitement : analyse d'une revendication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.149-161, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing competing cultures of breastfeeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant feeding beliefs and practices across cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.195-210, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la recherche en anthropologie sur le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Soussan P. et Julian-Reynier C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer et recherches en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.33-46, 2008, L'Ailleurs du corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Access Initiative : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanièce Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, UNAIDS, WHO,, pp.3-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre et ses interprétations. Logiques sous-jacentes aux discours médicaux contemporains sur le risque VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque épidémique : droit, histoire, médecine et pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-446, 2003, 9782731403565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV: Allaitement et parente en pays Bobo madare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allaitement et VIH en Afrique de l'Ouest : de l'anthropologie à la santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ATLAS : Les autotests VIH, un outil pour pallier le manque d’accès au dépistage en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : comment la recherche a éclairé la réponse à la pandémie en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : après le défi de l'accès au vaccin en Afrique, l'hésitation vaccinale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, les sciences sociales dans la bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des infox et ses effets sur la santé en Afrique : l'exemple de la chloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations d'Afrique sont-elles prêtes à accepter le vaccin anti-Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers de drogues et Covid-19 : comment réduire la surpopulation carcérale en Afrique de l'Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gautier Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ebola to Plague and Beyond: How Can Anthropologists Best Engage Past Experience to Prepare for New Epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From HIV to Ebola: Ethical Reflections on Health Research in the Global South and Recommendations from Inserm and IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Botbol-Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02333176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATE SOC EPIDEMICS CURRICULUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonar Global Network. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIAL SOC EPIDEMICS CURRICULUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonar-Global Network. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux résultats de recherche du programme ATLAS sur l'autodépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Amani Elvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche pour le développement; Solthis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact bioclinique et social, individuel et collectif, du traitement ARV chez des patients VIH-1 pris en charge depuis 10 ans dans le cadre de l'ISAARV - Cohorte ANRS 1215. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00718213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience du veuvage dans le contexte du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de l'expérience du VIH et des ARV au temps de la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées et la fréquentation des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du statut sérologique avec l'entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coutherut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipodystrophies : perceptions et souffrance des personnes atteintes, réponses collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00711245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes et leur interprétation : effets des antirétroviraux, du VIH ou du vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la stigmatisation : comparaison entre approches relativiste et universaliste auprès des veuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque de transmission et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535294v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Alimou Barry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Diould&#233; Sall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf212" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686108v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932024000075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Andr&#233; Faye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666745v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Ndione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Badji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04106709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08319-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i4.2023.440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366983v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11293" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03540040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02805-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Binot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dombreval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05019617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01896-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.9.2.5611" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Leach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Macgregor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Babawo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Baluku" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114826" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517488v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Sao Babawo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2021.2015591" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199656v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Thiam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/V3RB-PV49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150134v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B&#226;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0092" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0361" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568988v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2019.1615749" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000986" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793427v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Berth&#233;-Sanou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Sanou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Berthe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayende Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Sawadogo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0855" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440872v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitel Mpoudi Ngole" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peeters" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12563" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.6.2.720" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.5134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kutalek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaawa-Mafigiri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#252;ckers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30159-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947710v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Sandrine Malan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0565" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099204v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0749" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064481v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne S. Malan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudhia Sow" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2018.1534255" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Berthe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0815" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03123490v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akindes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0477" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568983v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)33088-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065761v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taverne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0526-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akind&#232;s Francis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caremel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582299" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132124v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582298" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.755342" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151682v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.04.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5Z1S1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281s109" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbk Fall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lani&#232;ce" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desclaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368247v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cadart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008242s53" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368249v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151427v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434596v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mame" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koita" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cilote" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068755v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounerou Ciss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Salif Sow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Gueye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704205v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haby Signat&#233; Sy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710041v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120883v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Doumenc A&#239;dara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923976v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206678v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Diarra" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953400v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067051v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00605208v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079800v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328745v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068812v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068782v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923995v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075331v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akind&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malan Magne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069539v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deffo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068696v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069659v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075345v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150282v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frerot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206681v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150646v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bila" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bila" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonkoungou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150719v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gautier Ndione" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338778v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahouanto-Chaspoul" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099227v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099232v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamet Diop" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424387v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099226v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953402v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961469v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ndiaye" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961957v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065758v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumel Badji" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124074v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry Faye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ndoye" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064897v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067054v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066968v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01297267v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605224v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605226v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coutherut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Baila Diallo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Ngom" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00605231v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605215v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565539v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368250v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Ndoye" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani&#232;ce Isabelle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/risque-epidemique" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573835v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008140v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Traor&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailo Diallo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880528v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360954v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615099v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coquart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947387v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134083v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloteaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houngnihin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202861v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568979v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333176v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brodin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirsch" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longuet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875179v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Billaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875126v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713036v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sow" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Ndoye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00718213v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaporte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00711245v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713040v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713037v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713038v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Andr&#233; Y Faye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Diagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01186-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Alimou Barry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Diould&#233; Sall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Andr&#233; Faye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932024000075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Ndione" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Badji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04106709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08319-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i4.2023.440" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03540040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02805-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Binot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dombreval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01896-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05019617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.9.2.5611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Leach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Macgregor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Babawo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Baluku" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Sao Babawo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2021.2015591" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B&#226;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diop" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Thiam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/V3RB-PV49" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2019.1615749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0361" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Berth&#233;-Sanou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Sanou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Berthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayende Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Sawadogo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0855" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitel Mpoudi-Ngole" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peeters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.5134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.6.2.720" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kutalek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaawa-Mafigiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#252;ckers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30159-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Sandrine Malan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0565" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne S. Malan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudhia Sow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2018.1534255" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0749" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Berthe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03123490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akindes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0477" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)33088-X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taverne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0526-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akind&#232;s Francis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caremel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582299" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.755342" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.04.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5Z1S1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281s109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbk Fall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lani&#232;ce" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desclaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cadart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008242s53" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151427v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mame" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koita" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cilote" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounerou Ciss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Salif Sow" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Gueye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haby Signat&#233; Sy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Doumenc A&#239;dara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Diarra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067051v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00605208v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akind&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malan Magne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068812v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068782v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deffo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068696v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069424v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069659v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150282v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frerot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonkoungou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150719v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gautier Ndione" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahouanto-Chaspoul" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099227v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099230v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamet Diop" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099226v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953402v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961469v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ndiaye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961957v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumel Badji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124074v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry Faye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ndoye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064897v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067054v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01297267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605224v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605226v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coutherut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Baila Diallo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Ngom" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605219v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00605231v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565539v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368250v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069837v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Ndoye" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani&#232;ce Isabelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/risque-epidemique" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573835v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880528v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008140v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Traor&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailo Diallo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coquart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947387v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloteaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houngnihin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333176v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brodin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longuet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875179v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Billaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875126v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00718213v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaporte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711314v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Ndoye" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713036v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sow" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713030v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00711245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713040v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713037v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713038v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>