--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Desclaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Medical anthropologist at TransVIHMI, IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, Alice Desclaux est directrice de recherche à l’IRD, unité TransVIHMI (Université de Montpellier, IRD, INSERM). Elle a travaillé principalement sur le VIH et les transformations des systèmes de santé en Afrique de l’ouest et Asie du Sud-Est, l’anthropologie du médicament, les maladies infectieuses et le genre, les épidémies émergentes (Ebola, covid-19). Ses projets actuels portent sur la préparation aux pandémies et sur la réduction des risques et les addictions en Afrique de l’ouest. Publications récentes : Guérir en Afrique. Promesses et transformations (Diarra A, Desclaux A, Musso S, dirs), L’Harmattan, 2021. Anthropologie appliquée aux épidémies émergentes (Desclaux A, Billaud A, Sow K), L’Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gender factor in meeting the needs of women who use drugs in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Y Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harm Reduction Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12954-025-01186-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic musculoskeletal pain among Ebola survivors in Guinea: a cross-sectional study reveals key risk factors and the need for specialized care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Pers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Alimou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariama Diouldé Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, British Society for Rheumatology Journals, 64 (8), pp.4659-4667. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/keaf212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de nouvelles drogues en Afrique de l'Ouest exige une réponse rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 juin 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties beyond preparedness: COVID-19 vaccination in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932024000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syncrétisme ou opposition entre interprétations religieuses et biomédicales dans les interventions préventives lors des pèlerinages au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociologie, Anthropologie, Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, No spécial, pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I take it and give it to my partners who will give it to their partners”: Secondary distribution of HIV self-tests by key populations in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.970. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08319-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04106709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer face aux épidémies. Une stratégie de renforcement des compétences en sciences sociales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsi.v3i4.2023.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognising Italy's mistakes in the public health response to COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 399 (10322), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03540040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie de la santé comme sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, en ligne [6 p.]. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches One Health pour faire face aux émergences : un nécessaire dialogue Etat-sciences-sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dombreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies, épidémiologie : une piste viro-immunologique pour dépasser le cadre temporel et disciplinaire des épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the COVID-19 vaccine strategy in West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 400 (10360), p.1304. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(22)01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity in health: what results ? What prospects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Églantine Armand-Rastano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.69-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rumeurs comme modèle explicatif des refus des vaccins : une lecture anthropologique dans la santé globale : à propos de Heidi J. Larson, Stuck. How vaccine rumors start - and why they don't go away, 2020 [compte-rendu critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, en ligne [25 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluridisciplinarité en santé : quel bilan ? Quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Armand-Rastano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.69-106. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2022.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease X and Africa How a Scientific Metaphor Entered Popular Imaginaries of the Online Public During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.9.2.5611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccine anxieties, vaccine preparedness: Perspectives from Africa in a Covid-19 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Akello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Babawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Baluku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298, pp.114826. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Intersecting Precarities: COVID-19, Pandemic Preparedness and Response in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Akello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Sao Babawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Baluku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2021.2015591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03218269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse communautaire à la pandémie de Covid-19 au Sénégal : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.92-103. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité des soins au temps de la Covid-19 : défis pour le centre de traitement des addictions à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Thiam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, 55 [6 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/V3RB-PV49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthusiasm for Introducing and Integrating HIV Self-Testing but Doubts About Users: A Baseline Qualitative Analysis of Key Stakeholders' Attitudes and Perceptions in Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brou Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘They’ll inject you and you’ll die’: from medication non-compliance to acceptance in Guinea’s Ebola treatment units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2019.1615749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;vrais&amp;quot; et &amp;quot;faux&amp;quot; survivants d'Ebola ? : traces biologiques et conflits de preuves en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barranca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (2), p. 361-376. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola imaginaries and the Senegalese outbreak: anticipated nightmare and remembered victory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (1), pp.148-166. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0001972019000986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures visant à renforcer l'observance pour les antirétroviraux : perceptions et expérience des PVVIH au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Berthé-Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayende Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien B. Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 31 (6), pp.855--864. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.196.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ebola virus and other zoonotic transmission risks through human-bat contacts: Exploratory study on knowledge, attitudes and practices in Southern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène M de Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitel Mpoudi-Ngole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoonoses and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.288-295. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zph.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités et constructions sociales d’un risque iatrogène : (in)visibilités des lipodystrophies au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.5134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volunteer economies : the politics and ethics of voluntary labour in Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.133-137. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.6.2.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new social sciences network for infectious threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Kutalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Napier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaawa-Mafigiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dückers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.461-463. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients négligés, effets imprévus. L’expérience des cas suspects de maladie à virus Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne Sandrine Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;quarantaine&amp;quot; au &amp;quot;suivi des personnes contacts&amp;quot; : enseignements de l'expérience d'Ebola au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance in the field: Over-identification of Ebola suspect cases and its contributing factors in West African at-risk contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne S. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudhia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2018.1534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle &amp;quot;préparation&amp;quot; aux dimensions sociales des épidémies en Afrique ? Une expérience de formation à Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le VIH au temps de la normalisation, une expérience banalisée pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie engagée dans la lutte contre Ebola (2014-2016) : approches, contributions et nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Requestionner les approches de santé publique après Ebola ». Recherche originale, 29 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03123490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising experience from Ebola to address plague in Madagascar and future epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2624-2625. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)33088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)vivre après Ebola : bilan à un an et perspectives d’une étude d’évaluation et accompagnement des patients déclarés guéris d’une infection par le virus Ebola en Guinée (cohorte PostEboGui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (4), pp.236 - 243. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13149-016-0526-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention anthropologique contre Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les flambées épidémiques à virus Ebola : pas sans les sciences sociales !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caremel Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.85-86. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for Ebola outbreaks: not without the social sciences!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annonce du statut VIH de l'enfant : expériences des mères et interprétations des soignants au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (Sup. 1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.755342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They should take time&amp;quot;: Disclosure of clinical trial results as part of a social relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (5), pp.873-882. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie pour les participants la notion de « résultats » d’un essai thérapeutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2012281s109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Long-Term Adherence to Highly Active Antiretroviral Therapy in Senegal Using Latent Class Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbk Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanièce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples, PMTCT programs and infant feeding decision-making in Ivory Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Tijou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Querre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.830-7. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00399395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un enfant dans le contexte du VIH, entre risque « résiduel » et normalisation, discours médicaux et liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cadart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (hors série n°2), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2008242s53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique médicale appliquée aux sciences humaines et sociales : pertinence, limites, enjeux, et ajustements nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « L’éthique en anthropologie de la santé : conflits, pratiques, valeur heuristique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement, VIH et prévention au Burkina Faso: les déterminants sociaux ont-ils changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technique, Série Sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors série (1), pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 84-month follow up of adherence to HAART in a cohort of adult Senegalese patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanièce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cilote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to antiretroviral drugs and AIDS management in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Suppl 3, 17, pp.S95-S101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02068755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et redistribution de l’autodépistage du VIH parmi les populations clés et leurs réseaux en Afrique de l’Ouest : pratiques et expériences vécues dans le projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le VIH-2, infection orpheline? Les difficultés de prise en charge des enfants vivant avec le VIH-2 à Dakar, Sénégal : une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haby Signaté Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence VIH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions des lipodystrophies par les personnes atteintes à Dakar Effet &amp;quot; secondaire &amp;quot; ou motif de souffrance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence VIH Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie à la méthodologie. Les visages changeants de l'observance aux ARV en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Anthropologie des ARV au Sud " du NAARPS (Network for the Anthropology of ART in Resource Poor Settings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing HIV self-testing (HIVST) among key populations in West Africa: a baseline qualitative analysis of key stakeholders' attitudes and perceptions in Côte d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“When you provide an HIV self-testing kit […] you also need to know the results”: lay providers’ concerns on HIV self-testing provision to peers, ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Doumenc Aïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 312 p., 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 368, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan & Éditions de l’IRD, Collection Anthropologies et Médecines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. ANRS, pp.290, 2011, V. Doré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00605208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation, discrimination : que peut-on attendre d'une approche culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO, pp.70, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozon, Jean-Pierre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminement anthropologique par temps d'épidémies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-11, 2023, Anthropologies et Médecines, 978-2-14-029424-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de l'isolement des cas suspects : en famille ou seuls ? [encadré 8.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-172, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de sécurité hospitaliers en première ligne face au risque infectieux [encadré 7.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.151-152, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être identifié comme cas alerte ou suspect : l'expérience d'Ebola [encadré 9.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malan Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.184-185, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sociale chaotique de l'éradication de la variole [encadré 11.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.227-228, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de lutte : la campagne AWARE de l'OMS [encadré 4.3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.88-90, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le SARM, une superbactérie à l'origine d'épidémies nosocomiales dans la population [encadré 4.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.82-83, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-13, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des volontaires pour réintroduire la dignité pendant les EDS [encadré 10.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.202-203, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des grippes porcines et accords internationaux Chine-USA [encadré 3.3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-64, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations interespèces et épidémie de rage humaine en Inde [encadré 3.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-66, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir vivre ou se laisser mourir : deux expériences de maladie [encadré 9.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.180-181, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituel funéraire par vidéoconférence pendant la pandémie de Covid [encadré 10.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212-214, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de santé publique dans la réponse institutionnelle à la pandémie de Covid-19 au Sénégal [encadré 8.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-175, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations à base communautaire dans la réponse au sida et à Ebola [encadré 9.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-192, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte du boycott de la vaccination contre la polio au nord du Nigéria en 2003 [encadré 11.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-234, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-39, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chauves-souris, réservoirs du virus Ebola ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keck, F. (ed.); Morvan, A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chauve-souris : rencontres aux frontières entre les espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.105-124, 2021, 978-2-271-13630-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image des soins au CHU de Tengandogo affichée par les médias : un décalage avec la réalité de la prise en charge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonkoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savadogo, M. (ed.); Some, B. (ed.); Some, I.T. (ed.); Simpore, J. (ed.); Niamba, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque sur la Covid-19 : réagir à la pandémie de Covid-19 : contributions croisées de trois réseaux d'enseignants chercheurs : mathématiques, sciences humaines et sociales et sciences biologiques et médicales. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Ouagadougou; Fonrid, pp.37-59, 2021, 979-10-90524-99-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social life of emergency standards : twenty-one days of Ebola biosafety precautions for contact cases in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, J. (ed.); Holmes, C. (ed.); McDonald, F. (ed.); Darnell, R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social life of standards : ethnographic methods for local engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBC Press, pp.97-113, 2021, 978-0-7748-6521-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir clean : voies et formes de la guérison de l'addiction chez les consommateurs d'héroïne et de cocaïne au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gautier Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-253, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ETME, élimination de la transmission du VIH de la mère à l'enfant, de Genève à Dakar : pure rhétorique ou objectif irréaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du sida au Nord, 4e épidémie au Sud ? : acquis et défis en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahouanto-Chaspoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.661-669, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambivalence des médicaments : Un « traitement qui tue » dans les Centres de Traitement Ebola (Guinée, 2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des consommateurs de drogues injectables à Dakar: succès et échecs de la méthadone vus par les patients et les soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations locales du traitement des addictions par la méthadone au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamet Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser les mesures de biosécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 85, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque à deux voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire à l'anticipation : 50 ans d'activité scientifique à Niakhar : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal; IRD Editions, pp.13-25, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de collecte des données à Niakhar : du terrain au patrimoine scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.424-429, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du politique au médical : ambiguïté du traitement de substitution par la méthadone en Afrique = From political to medical : the ambiguity of methadone substitution treatment in Africa = [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceutical in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.268 et 315 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola and the Social Sciences. Experiences from the West African Network for the Anthropology of Emerging Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Fouquet et Virginie Troit, humanitarian transition in Côte d’Ivoire, Karthala, Devenir Humanitaire, Paris : 323-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies en Afrique de l’Ouest et du centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Unicef, p. 60-86, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et les sciences sociales. Expériences à partir du Réseau Ouest Africain Anthropologie des Maladies Émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition humanitaire en Côte d’Ivoire, Thomas Fouquet et Virginie Troit (Dir.), Karthala, Devenir Humanitaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la pharmaceuticalisation au Sud : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 251-272.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament diffusé au Sud : contextes, formes culturelles et effets sociaux observés depuis les marges : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.), Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges, L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02066968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between proscription and control of breastfeeding : women's strategies regarding prevention of HIV transmission in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassidy T., El Tom A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographies of breastfeeding. Cultural contexts and confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01297267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'expérience des femmes à l'épreuve du VIH dans les pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.XIII-XXXII, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et enjeux de la participation des femmes dans les essais cliniques sur les antirétroviraux : expérience au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coutherut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Baila Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Fatou Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.219-232, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies féminines face au risque de transmission sexuelle du VIH au temps des antirétroviraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.165-177, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations du risque à la &amp;quot; médicalisation de l'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face au risque : représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, pp.243-255, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00605231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; choix &amp;quot; des femmes sénégalaises dans la prévention de la transmission du VIH par l'allaitement : analyse d'une revendication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.149-161, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing competing cultures of breastfeeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant feeding beliefs and practices across cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.195-210, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la recherche en anthropologie sur le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Soussan P. et Julian-Reynier C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer et recherches en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.33-46, 2008, L'Ailleurs du corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Access Initiative : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanièce Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, UNAIDS, WHO,, pp.3-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre et ses interprétations. Logiques sous-jacentes aux discours médicaux contemporains sur le risque VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque épidémique : droit, histoire, médecine et pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-446, 2003, 9782731403565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV: Allaitement et parente en pays Bobo madare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allaitement et VIH en Afrique de l'Ouest : de l'anthropologie à la santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ATLAS : Les autotests VIH, un outil pour pallier le manque d’accès au dépistage en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : comment la recherche a éclairé la réponse à la pandémie en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : après le défi de l'accès au vaccin en Afrique, l'hésitation vaccinale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, les sciences sociales dans la bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des infox et ses effets sur la santé en Afrique : l'exemple de la chloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations d'Afrique sont-elles prêtes à accepter le vaccin anti-Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers de drogues et Covid-19 : comment réduire la surpopulation carcérale en Afrique de l'Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gautier Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ebola to Plague and Beyond: How Can Anthropologists Best Engage Past Experience to Prepare for New Epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From HIV to Ebola: Ethical Reflections on Health Research in the Global South and Recommendations from Inserm and IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Botbol-Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02333176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATE SOC EPIDEMICS CURRICULUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonar Global Network. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIAL SOC EPIDEMICS CURRICULUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonar-Global Network. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux résultats de recherche du programme ATLAS sur l'autodépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Amani Elvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche pour le développement; Solthis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact bioclinique et social, individuel et collectif, du traitement ARV chez des patients VIH-1 pris en charge depuis 10 ans dans le cadre de l'ISAARV - Cohorte ANRS 1215. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00718213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience du veuvage dans le contexte du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de l'expérience du VIH et des ARV au temps de la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées et la fréquentation des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du statut sérologique avec l'entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coutherut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipodystrophies : perceptions et souffrance des personnes atteintes, réponses collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00711245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes et leur interprétation : effets des antirétroviraux, du VIH ou du vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la stigmatisation : comparaison entre approches relativiste et universaliste auprès des veuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque de transmission et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Desclaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Medical anthropologist at TransVIHMI, IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue de la santé, Alice Desclaux est directrice de recherche à l’IRD, unité TransVIHMI (Université de Montpellier, IRD, INSERM). Elle a travaillé principalement sur le VIH et les transformations des systèmes de santé en Afrique de l’ouest et Asie du Sud-Est, l’anthropologie du médicament, les maladies infectieuses et le genre, les épidémies émergentes (Ebola, covid-19). Ses projets actuels portent sur la préparation aux pandémies et sur la réduction des risques et les addictions en Afrique de l’ouest. Publications récentes : Guérir en Afrique. Promesses et transformations (Diarra A, Desclaux A, Musso S, dirs), L’Harmattan, 2021. Anthropologie appliquée aux épidémies émergentes (Desclaux A, Billaud A, Sow K), L’Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gender factor in meeting the needs of women who use drugs in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Y Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Diagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harm Reduction Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12954-025-01186-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic musculoskeletal pain among Ebola survivors in Guinea: a cross-sectional study reveals key risk factors and the need for specialized care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Pers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Alimou Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariama Diouldé Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, British Society for Rheumatology Journals, 64 (8), pp.4659-4667. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rheumatology/keaf212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties beyond preparedness: COVID-19 vaccination in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biosocial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021932024000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de nouvelles drogues en Afrique de l'Ouest exige une réponse rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 juin 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I take it and give it to my partners who will give it to their partners”: Secondary distribution of HIV self-tests by key populations in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maheu-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (1), pp.970. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-023-08319-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04106709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se préparer face aux épidémies. Une stratégie de renforcement des compétences en sciences sociales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/mtsi.v3i4.2023.440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syncrétisme ou opposition entre interprétations religieuses et biomédicales dans les interventions préventives lors des pèlerinages au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sociologie, Anthropologie, Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, No spécial, pp.215-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to use and distribute HIV self-test kits to clients and partners: A qualitative analysis of female sex workers’ collective opinion and attitude in Côte d’Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17455057221092268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negotiating Intersecting Precarities: COVID-19, Pandemic Preparedness and Response in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Akello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Sao Babawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Baluku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01459740.2021.2015591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies, épidémiologie : une piste viro-immunologique pour dépasser le cadre temporel et disciplinaire des épidémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches One Health pour faire face aux émergences : un nécessaire dialogue Etat-sciences-sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dombreval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.72-81. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie de la santé comme sport de combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, No hs 24 bis, en ligne [6 p.]. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.11293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognising Italy's mistakes in the public health response to COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 399 (10322), pp.357-358. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(21)02805-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03540040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity in health: what results ? What prospects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Églantine Armand-Rastano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.69-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering the COVID-19 vaccine strategy in West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cottrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 400 (10360), p.1304. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(22)01896-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rumeurs comme modèle explicatif des refus des vaccins : une lecture anthropologique dans la santé globale : à propos de Heidi J. Larson, Stuck. How vaccine rumors start - and why they don't go away, 2020 [compte-rendu critique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, en ligne [25 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluridisciplinarité en santé : quel bilan ? Quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Armand-Rastano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 40 (4), pp.69-106. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2022.0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease X and Africa How a Scientific Metaphor Entered Popular Imaginaries of the Online Public During the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.9.2.5611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccine anxieties, vaccine preparedness: Perspectives from Africa in a Covid-19 era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Akello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Babawo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moses Baluku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298, pp.114826. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV Self-Test Distribution for Index Testing When HIV Status Disclosure Is Low: Preliminary Results of a Qualitative Study in Bamako (Mali) as Part of the ATLAS Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.653543. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing, analysing and understanding the effects of the introduction of HIV self-testing in West Africa through the ATLAS programme in Côte d’Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d’Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.181. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10212-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03218269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la continuité des soins au temps de la Covid-19 : défis pour le centre de traitement des addictions à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Thiam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, 55 [6 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48327/V3RB-PV49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse communautaire à la pandémie de Covid-19 au Sénégal : un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105, pp.92-103. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.105.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enthusiasm for Introducing and Integrating HIV Self-Testing but Doubts About Users: A Baseline Qualitative Analysis of Key Stakeholders' Attitudes and Perceptions in Côte d'Ivoire, Mali and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Brou Kouadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.653481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot;vrais&amp;quot; et &amp;quot;faux&amp;quot; survivants d'Ebola ? : traces biologiques et conflits de preuves en Guinée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barranca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (2), p. 361-376. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.202.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘They’ll inject you and you’ll die’: from medication non-compliance to acceptance in Guinea’s Ebola treatment units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13648470.2019.1615749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola imaginaries and the Senegalese outbreak: anticipated nightmare and remembered victory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa [Journal of the International African Institute / Journal de l'Institut Africain International]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90 (1), pp.148-166. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0001972019000986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivités et constructions sociales d’un risque iatrogène : (in)visibilités des lipodystrophies au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.5134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new social sciences network for infectious threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Giles-Vernick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Kutalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Napier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaawa-Mafigiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dückers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.461-463. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volunteer economies : the politics and ethics of voluntary labour in Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine Anthropology Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.133-137. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17157/mat.6.2.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures visant à renforcer l'observance pour les antirétroviraux : perceptions et expérience des PVVIH au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalla Berthé-Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayende Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien B. Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 31 (6), pp.855--864. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.196.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ebola virus and other zoonotic transmission risks through human-bat contacts: Exploratory study on knowledge, attitudes and practices in Southern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Baudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène M de Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitel Mpoudi-Ngole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoonoses and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (3), pp.288-295. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zph.12563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le VIH au temps de la normalisation, une expérience banalisée pour les femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;quarantaine&amp;quot; au &amp;quot;suivi des personnes contacts&amp;quot; : enseignements de l'expérience d'Ebola au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients négligés, effets imprévus. L’expérience des cas suspects de maladie à virus Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne Sandrine Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.565. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.185.0565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle &amp;quot;préparation&amp;quot; aux dimensions sociales des épidémies en Afrique ? Une expérience de formation à Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance in the field: Over-identification of Ebola suspect cases and its contributing factors in West African at-risk contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magne S. Malan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koudhia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17441692.2018.1534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropologie engagée dans la lutte contre Ebola (2014-2016) : approches, contributions et nouvelles questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dossier « Requestionner les approches de santé publique après Ebola ». Recherche originale, 29 (4), pp.477-485. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.174.0477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03123490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising experience from Ebola to address plague in Madagascar and future epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390 (10113), pp.2624-2625. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)33088-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intervention anthropologique contre Ebola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)vivre après Ebola : bilan à un an et perspectives d’une étude d’évaluation et accompagnement des patients déclarés guéris d’une infection par le virus Ebola en Guinée (cohorte PostEboGui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Cécé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109 (4), pp.236 - 243. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13149-016-0526-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper les flambées épidémiques à virus Ebola : pas sans les sciences sociales !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akindès Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderamane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caremel Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.85-86. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01521523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for Ebola outbreaks: not without the social sciences!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdramane Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975915582298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'annonce du statut VIH de l'enfant : expériences des mères et interprétations des soignants au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAHARA-J: Journal of Social Aspects of HIV/AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (Sup. 1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02664763.2012.755342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They should take time&amp;quot;: Disclosure of clinical trial results as part of a social relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (5), pp.873-882. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2012.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie pour les participants la notion de « résultats » d’un essai thérapeutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Genre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sakoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2012281s109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socioculturelle de l'hygiène au Cambodge : pratiques soignantes et risques de transmission virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vong Sirenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.64-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00982393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social and cultural dimensions of hygiene in Cambodian health care facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Faurand- Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (83), pp.1. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-11-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Long-Term Adherence to Highly Active Antiretroviral Therapy in Senegal Using Latent Class Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbk Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanièce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57, pp.55-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of HIV, HBV, HCV in health settings: an anthropological approach on hygiene in Cambodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Faurand-Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirenda Vong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (S1), pp.P21. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1753-6561-5-S1-P21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples, PMTCT programs and infant feeding decision-making in Ivory Coast.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Tijou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madina Querre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valériane Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (6), pp.830-7. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00399395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un enfant dans le contexte du VIH, entre risque « résiduel » et normalisation, discours médicaux et liens sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Cadart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (hors série n°2), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2008242s53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative medicines for AIDS in resource-poor settings: Insights from exploratory anthropological studies in Asia and Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Hardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Micollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (16), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-4269-4-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05226047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missed opportunities for human immunodeficiency virus prevention of mother-to-child transmission: A case study in southern India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragathi Vellore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerable Children and Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.120-125. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17450120701867538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique médicale appliquée aux sciences humaines et sociales : pertinence, limites, enjeux, et ajustements nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (2), pp.77-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier « L’éthique en anthropologie de la santé : conflits, pratiques, valeur heuristique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement, VIH et prévention au Burkina Faso: les déterminants sociaux ont-ils changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Technique, Série Sciences de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hors série (1), pp.117-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 84-month follow up of adherence to HAART in a cohort of adult Senegalese patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanièce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Koita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cilote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12, pp.1191-1198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to antiretroviral drugs and AIDS management in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounerou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Suppl 3, 17, pp.S95-S101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02068755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation et redistribution de l’autodépistage du VIH parmi les populations clés et leurs réseaux en Afrique de l’Ouest : pratiques et expériences vécues dans le projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Alioune Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e AFRAVIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAVIH, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le VIH-2, infection orpheline? Les difficultés de prise en charge des enfants vivant avec le VIH-2 à Dakar, Sénégal : une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haby Signaté Sy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence VIH 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les perceptions des lipodystrophies par les personnes atteintes à Dakar Effet &amp;quot; secondaire &amp;quot; ou motif de souffrance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence VIH Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00704204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie à la méthodologie. Les visages changeants de l'observance aux ARV en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier " Anthropologie des ARV au Sud " du NAARPS (Network for the Anthropology of ART in Resource Poor Settings)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00710041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing HIV self-testing (HIVST) among key populations in West Africa: a baseline qualitative analysis of key stakeholders' attitudes and perceptions in Côte d'Ivoire, Mali, and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Kouadio Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAS Conference on HIV Science (IAS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“When you provide an HIV self-testing kit […] you also need to know the results”: lay providers’ concerns on HIV self-testing provision to peers, ATLAS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Doumenc Aïdara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can task shifting improve efficiency of HIV self-testing kits distribution? A case study in Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metogara Mohamed Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odé Kanku Kabemba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTEREST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of HIV self-tests distribution for index testing in a context where HIV status disclosure is low: preliminary experience of the ATLAS project in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, San Francisco (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 312 p., 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Musso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 368, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan & Éditions de l’IRD, Collection Anthropologies et Médecines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH dans les pays du Sud.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. ANRS, pp.290, 2011, V. Doré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00605208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation, discrimination : que peut-on attendre d'une approche culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO, pp.70, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00079800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dozon, Jean-Pierre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminement anthropologique par temps d'épidémies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-11, 2023, Anthropologies et Médecines, 978-2-14-029424-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituel funéraire par vidéoconférence pendant la pandémie de Covid [encadré 10.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.212-214, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures de santé publique dans la réponse institutionnelle à la pandémie de Covid-19 au Sénégal [encadré 8.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-175, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations à base communautaire dans la réponse au sida et à Ebola [encadré 9.5]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.191-192, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte du boycott de la vaccination contre la polio au nord du Nigéria en 2003 [encadré 11.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-234, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de l'isolement des cas suspects : en famille ou seuls ? [encadré 8.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-172, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de lutte : la campagne AWARE de l'OMS [encadré 4.3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.88-90, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre avec le SARM, une superbactérie à l'origine d'épidémies nosocomiales dans la population [encadré 4.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.82-83, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.9-13, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire sociale chaotique de l'éradication de la variole [encadré 11.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K.(ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.227-228, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être identifié comme cas alerte ou suspect : l'expérience d'Ebola [encadré 9.2]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Malan Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.184-185, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agents de sécurité hospitaliers en première ligne face au risque infectieux [encadré 7.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.151-152, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des volontaires pour réintroduire la dignité pendant les EDS [encadré 10.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deffo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.202-203, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des grippes porcines et accords internationaux Chine-USA [encadré 3.3]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-64, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations interespèces et épidémie de rage humaine en Inde [encadré 3.4]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud, A. (ed.); Sow, K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.65-66, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vouloir vivre ou se laisser mourir : deux expériences de maladie [encadré 9.1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Billaud A. (ed.); Sow K. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie appliquée aux épidémies émergentes : manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.180-181, 2022, Anthropologies et Médecines, 978-2-14-029670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ETME, élimination de la transmission du VIH de la mère à l'enfant, de Genève à Dakar : pure rhétorique ou objectif irréaliste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.295-310, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïssa Diarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.11-39, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chauves-souris, réservoirs du virus Ebola ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keck, F. (ed.); Morvan, A. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chauve-souris : rencontres aux frontières entre les espèces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.105-124, 2021, 978-2-271-13630-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image des soins au CHU de Tengandogo affichée par les médias : un décalage avec la réalité de la prise en charge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonkoungou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kabore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savadogo, M. (ed.); Some, B. (ed.); Some, I.T. (ed.); Simpore, J. (ed.); Niamba, P. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque sur la Covid-19 : réagir à la pandémie de Covid-19 : contributions croisées de trois réseaux d'enseignants chercheurs : mathématiques, sciences humaines et sociales et sciences biologiques et médicales. Tome II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Ouagadougou; Fonrid, pp.37-59, 2021, 979-10-90524-99-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social life of emergency standards : twenty-one days of Ebola biosafety precautions for contact cases in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham, J. (ed.); Holmes, C. (ed.); McDonald, F. (ed.); Darnell, R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The social life of standards : ethnographic methods for local engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBC Press, pp.97-113, 2021, 978-0-7748-6521-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir clean : voies et formes de la guérison de l'addiction chez les consommateurs d'héroïne et de cocaïne au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gautier Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux, Alice (ed.); Diarra, Aïssa (ed.); Musso, Sandrine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir en Afrique : promesses et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.233-253, 2021, Anthropologies et Médecines, 978-2-343-22048-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin du sida au Nord, 4e épidémie au Sud ? : acquis et défis en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ahouanto-Chaspoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katlama, C. (ed.); Ghosn, J. (ed.); Wandeler, G. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIH, hépatites virales, santé sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.661-669, 2020, 978-2-7598-2403-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion du colloque à deux voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambivalence des médicaments : Un « traitement qui tue » dans les Centres de Traitement Ebola (Guinée, 2014-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des consommateurs de drogues injectables à Dakar: succès et échecs de la méthadone vus par les patients et les soignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose André Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations locales du traitement des addictions par la méthadone au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamet Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, Marchés, Santé : interroger les enjeux actuels du médicament en Afrique. Actes du colloque de Ouida, Bénin, Mars 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02099230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaniser les mesures de biosécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Thivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, p. 85, 2019, 978-2-7099-2737-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du politique au médical : ambiguïté du traitement de substitution par la méthadone en Afrique = From political to medical : the ambiguity of methadone substitution treatment in Africa = [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baxerres, Carine (ed.); Marquis, C. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulations, marchés, santé : interroger les enjeux actuels du médicament en Afrique : actes = Regulations, markets, health : questioning current stakes of pharmaceutical in Africa : proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ERC Globalmed, pp.268 et 315 multigr., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mémoire à l'anticipation : 50 ans d'activité scientifique à Niakhar : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Sokhna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal; IRD Editions, pp.13-25, 2018, 9782343156712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de collecte des données à Niakhar : du terrain au patrimoine scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Delaunay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delaunay; Alice Desclaux; Cheikh Sokhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Niakhar, mémoires et perspectives : recherches pluridisciplinaires sur le changement en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan-Sénégal, IRD, pp.424-429, 2018, 9782343156712, 9782709926690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola and the Social Sciences. Experiences from the West African Network for the Anthropology of Emerging Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Fouquet et Virginie Troit, humanitarian transition in Côte d’Ivoire, Karthala, Devenir Humanitaire, Paris : 323-337.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémies en Afrique de l’Ouest et du centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Landry Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eboko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidal, Laurent (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcement de la recherche en sciences sociales en appui des priorités régionales du bureau Régional Afrique de l'Ouest et du centre de l'Unicef : analyses thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Unicef, p. 60-86, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola et les sciences sociales. Expériences à partir du Réseau Ouest Africain Anthropologie des Maladies Émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daleb Abdoulaye Alfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioumel Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition humanitaire en Côte d’Ivoire, Thomas Fouquet et Virginie Troit (Dir.), Karthala, Devenir Humanitaire, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de la pharmaceuticalisation au Sud : conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.). Anthropologie du médicament au Sud : la pharmaceuticalisation à ses marges. L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines : 251-272.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02067054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le médicament diffusé au Sud : contextes, formes culturelles et effets sociaux observés depuis les marges : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alice Desclaux, Marc Egrot (dir.), Anthropologie du médicament au Sud. La pharmaceuticalisation à ses marges, L’Harmattan &amp; Éditions de l’IRD, Collection Anthropologies et Médecines, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02066968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between proscription and control of breastfeeding : women's strategies regarding prevention of HIV transmission in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cassidy T., El Tom A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographies of breastfeeding. Cultural contexts and confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01297267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; choix &amp;quot; des femmes sénégalaises dans la prévention de la transmission du VIH par l'allaitement : analyse d'une revendication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.149-161, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'expérience des femmes à l'épreuve du VIH dans les pays du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.XIII-XXXII, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités et enjeux de la participation des femmes dans les essais cliniques sur les antirétroviraux : expérience au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coutherut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Baila Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Fatou Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.219-232, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des représentations du risque à la &amp;quot; médicalisation de l'existence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cousin B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés méditerranéennes face au risque : représentations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français d'Archéologie Orientale, pp.243-255, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00605231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies féminines face au risque de transmission sexuelle du VIH au temps des antirétroviraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desclaux Alice, Msellati Philippe, Sow Khoudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les femmes à l'épreuve du VIH au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, pp.165-177, 2011, Sciences sociales et sida</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00605219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing competing cultures of breastfeeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant feeding beliefs and practices across cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.195-210, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives pour la recherche en anthropologie sur le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ben Soussan P. et Julian-Reynier C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer et recherches en sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, érès, pp.33-46, 2008, L'Ailleurs du corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00368250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Access Initiative : an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanièce Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Desclaux, Isabelle Lanièce, Ibra Ndoye, Bernard Taverne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Senegalese Antiretroviral Drug Access Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRS, UNAIDS, WHO,, pp.3-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02069837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiffre et ses interprétations. Logiques sous-jacentes aux discours médicaux contemporains sur le risque VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Leca; François Vialla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le risque épidémique : droit, histoire, médecine et pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires d’Aix-Marseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.435-446, 2003, 9782731403565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV: Allaitement et parente en pays Bobo madare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allaitement et VIH en Afrique de l'Ouest : de l'anthropologie à la santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : comment la recherche a éclairé la réponse à la pandémie en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bailo Diallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ATLAS : Les autotests VIH, un outil pour pallier le manque d’accès au dépistage en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : après le défi de l'accès au vaccin en Afrique, l'hésitation vaccinale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers de drogues et Covid-19 : comment réduire la surpopulation carcérale en Afrique de l'Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Gautier Ndione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ngom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [6 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, les sciences sociales dans la bataille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Egrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des infox et ses effets sur la santé en Afrique : l'exemple de la chloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations d'Afrique sont-elles prêtes à accepter le vaccin anti-Covid-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Varloteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Houngnihin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, en ligne [4 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Ebola to Plague and Beyond: How Can Anthropologists Best Engage Past Experience to Prepare for New Epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelley Sams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From HIV to Ebola: Ethical Reflections on Health Research in the Global South and Recommendations from Inserm and IRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Botbol-Baum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02333176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive Health and HIV in Cambodia From Anthropology to Public Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hancart Petitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00584295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPERATE SOC EPIDEMICS CURRICULUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonar Global Network. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECIAL SOC EPIDEMICS CURRICULUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonar-Global Network. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la distribution des autotests VIH pour le dépistage des cas index lorsque le partage du statut VIH est faible : résultats préliminaires d'une étude qualitative à Bamako (Mali) dans le cadre du projet ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Bouaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #53, Centre Population et Développement. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux résultats de recherche du programme ATLAS sur l'autodépistage du VIH en Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Amani Elvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéba Badiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bekelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche pour le développement; Solthis. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l'introduction de l'autodépistage du VIH en Afrique de l'Ouest à travers l'exemple du programme ATLAS en Côte d'Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odette Ky-Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Simo Fotso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc d'Elbée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Working Paper du Ceped #52, Centre Population et Développement. 2022, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03882425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire, analyser et comprendre les effets de l’introduction de l’autodépistage du VIH en Afrique de l’Ouest à travers l’exemple du programme ATLAS en Côte d’Ivoire, au Mali et au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant protégé par les antirétroviraux. Etudes ethnographiques comparées : Sénégal, Burkina Faso, Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Bila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Alfieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche pour le Développement. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-02086882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du risque de transmission et sexualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de l'expérience du VIH et des ARV au temps de la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoudia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidiane Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00711314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les personnes âgées et la fréquentation des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact bioclinique et social, individuel et collectif, du traitement ARV chez des patients VIH-1 pris en charge depuis 10 ans dans le cadre de l'ISAARV - Cohorte ANRS 1215. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Salif Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibra Ndoye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00718213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience du veuvage dans le contexte du VIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du statut sérologique avec l'entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coutherut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipodystrophies : perceptions et souffrance des personnes atteintes, réponses collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00711245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plaintes et leur interprétation : effets des antirétroviraux, du VIH ou du vieillissement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Boye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la stigmatisation : comparaison entre approches relativiste et universaliste auprès des veuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desclaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Andr&#233; Y Faye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Diagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01186-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Alimou Barry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Diould&#233; Sall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Andr&#233; Faye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932024000075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Ndione" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Badji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04106709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08319-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i4.2023.440" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03540040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02805-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11293" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Binot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dombreval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022023" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01896-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05019617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.9.2.5611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Leach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Macgregor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Babawo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Baluku" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Sao Babawo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2021.2015591" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B&#226;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sow" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0092" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diop" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Thiam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/V3RB-PV49" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568988v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2019.1615749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0361" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Berth&#233;-Sanou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Sanou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Berthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayende Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Sawadogo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0855" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitel Mpoudi-Ngole" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peeters" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.5134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.6.2.720" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kutalek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaawa-Mafigiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#252;ckers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30159-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Sandrine Malan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0565" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne S. Malan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudhia Sow" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2018.1534255" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0749" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Berthe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0815" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03123490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akindes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0477" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)33088-X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taverne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0526-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akind&#232;s Francis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caremel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582299" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.755342" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.04.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5Z1S1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281s109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698390v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbk Fall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lani&#232;ce" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desclaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cadart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008242s53" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368191v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151427v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mame" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koita" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cilote" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounerou Ciss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Salif Sow" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Gueye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haby Signat&#233; Sy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120883v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Doumenc A&#239;dara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Diarra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067051v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00605208v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069102v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akind&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malan Magne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075331v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068812v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068782v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923995v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069539v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deffo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068696v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068727v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069424v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069659v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075345v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206681v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150282v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frerot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150646v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bila" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonkoungou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150719v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gautier Ndione" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206764v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahouanto-Chaspoul" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099227v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099230v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamet Diop" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099226v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953402v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961469v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ndiaye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961957v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumel Badji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124074v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry Faye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ndoye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064897v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067054v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01297267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605224v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605226v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coutherut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Baila Diallo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Ngom" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605219v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00605231v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605215v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565539v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368250v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069837v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Ndoye" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani&#232;ce Isabelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/risque-epidemique" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573835v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880528v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008140v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Traor&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailo Diallo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615099v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coquart" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947387v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134083v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloteaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houngnihin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333176v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brodin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longuet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875179v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Billaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875126v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00718213v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaporte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713034v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711314v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Ndoye" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713036v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sow" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713030v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00711245v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713040v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713037v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713038v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536285v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Andr&#233; Y Faye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desclaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Diagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01186-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Alimou Barry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Diould&#233; Sall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keaf212" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Sams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021932024000075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666705v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Andr&#233; Faye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04106709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ky-Zerbo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Boye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maheu-Giroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouveau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-023-08319-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Bila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Egrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v3i4.2023.440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Ndione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Badji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880177v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057221092268" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Macgregor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Leach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Akello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Sao Babawo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses Baluku" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2021.2015591" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Binot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dombreval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.11293" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03540040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Alfieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(21)02805-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05019617v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924116v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cottrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01896-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Armand-Rastano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2022.0238" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655199v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.9.2.5611" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Babawo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bouar&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Simo Fotso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03218269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d&#8217;Elb&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10212-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diop" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ndiaye" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Thiam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/V3RB-PV49" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150134v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B&#226;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sow" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.105.0092" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brou Kouadio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.653481" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925233v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barranca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.202.0361" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sow" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13648470.2019.1615749" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0001972019000986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.5134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506769v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Giles-Vernick" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kutalek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Napier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaawa-Mafigiri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#252;ckers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30159-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724716v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17157/mat.6.2.720" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalla Berth&#233;-Sanou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Sanou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Berthe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayende Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B. Sawadogo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.196.0855" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M de Nys" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitel Mpoudi-Ngole" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peeters" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zph.12563" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Servais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderamane Berthe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0815" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947710v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne Sandrine Malan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.185.0565" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099204v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Tour&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0749" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064481v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magne S. Malan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudhia Sow" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17441692.2018.1534255" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03123490v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akindes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Diop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.174.0477" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)33088-X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tour&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C&#233;c&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taverne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13149-016-0526-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01521523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Taverne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akind&#232;s Francis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caremel Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582299" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915582298" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02575833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.755342" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sakoyan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2012.04.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5Z1S1P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281s109" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00982393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hancart Petitet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand Tournaire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vong Sirenda" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas C&#233;line" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Faurand- Tournaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirenda Vong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-11-83" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698390v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbk Fall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lani&#232;ce" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desclaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690642v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faurand-Tournaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1753-6561-5-S1-P21" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00399395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tijou Traor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Querre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Brou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2009.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322457v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Hardon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Micollier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-4269-4-16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368247v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Cadart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008242s53" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05226047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690805v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samuel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragathi Vellore" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450120701867538" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368191v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151427v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368249v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mame" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koita" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cilote" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02068755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounerou Ciss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Salif Sow" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Alioune Gueye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Stengel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haby Signat&#233; Sy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710041v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121058v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kouadio Brou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Doumenc A&#239;dara" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120859v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc d'Elb&#233;e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metogara Mohamed Traore" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Od&#233; Kanku Kabemba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120896v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120828v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Diarra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Musso" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-guerir_en_afrique_promesses_et_transformations_alice_desclaux_aissa_diarra_sandrine_musso-9782343220482-67893.html" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Sokhna" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067051v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00605208v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00079800v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069659v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069398v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075345v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069102v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068812v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068782v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923995v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075331v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069462v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akind&#232;s" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malan Magne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068959v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069539v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deffo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068696v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068727v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069424v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206764v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150282v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frerot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150646v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bila" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonkoungou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206716v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Gautier Ndione" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahouanto-Chaspoul" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099226v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099230v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamet Diop" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961957v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953402v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01961469v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ndiaye" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065758v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daleb Abdoulaye Alfa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioumel Badji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124074v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry Faye" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ndoye" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eboko" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064897v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02067054v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02066968v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01297267v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605215v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605224v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coutherut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Baila Diallo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Fatou Ngom" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00605231v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605219v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565539v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00368250v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02069837v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibra Ndoye" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lani&#232;ce Isabelle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/risque-epidemique" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573835v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008140v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Traor&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailo Diallo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880528v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202861v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngom" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615099v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coquart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134083v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Varloteaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Houngnihin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02333176v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Botbol-Baum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brodin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hirsch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longuet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00584295v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875179v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Billaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875126v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882314v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121492v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amani Elvis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ba Badiane" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bayac" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bekelynck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03882425v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121482v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boily" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02086882v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713038v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidiane Ndoye" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713036v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Sow" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00718213v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Salif Sow" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaporte" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713034v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713030v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00711245v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713040v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713037v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>