--- v0 (2026-03-24)
+++ v1 (2026-05-17)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5290-1343</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=A16g4yQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,830 +173,830 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevauchement sémiologique entre troubles dissociatifs et troubles du spectre de la schizophrénie: Revue systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine Gillouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 10 (1), pp.100631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejtd.2025.100631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representações sociais de profissionais de saúde da Atenção Básica sobre aspectos do processo migratório venezuelano ao Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Conte Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Pizzinato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Scientiarum. Human and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47 (2), pp.e75559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4025/actascihumansoc.v47i2.75559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss circumstances, grief and political dissatisfaction following COVID-19 deaths in Brazil: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bolasell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maarten Eisma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kristensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07481187.2025.2551376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Sociodemographic Factors, Community Support, and Perceived Prejudice on Quality of Life Among First-Generation Venezuelan Migrants in Southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Conte Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Pizzinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00207640251394580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the Global Psychotrauma Screen (GPS) in the Brazilian general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Messina Coimbra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hoeboer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Vinicius Bolívar Malachias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Haag Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Psychiatry and Psychotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47626/2237-6089-2024-0913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coming Outs et santé mentale des lesbiennes adultes: une revue narrative de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Guffroy Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologies, genre et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://www.psygenresociete.org/194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations, trauma and mental health: A literature update on psychological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathália dos Santos Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Haag Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Derivois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (5), pp.364-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2020.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -985,821 +1006,916 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : du deuil traumatique à la croissance post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’AFPSA : Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : construire une TCC dédiée à ce deuil traumatique selon une approche processuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : Du deuil traumatique à la croissance post-traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème congrès de l'AFTCC - TCC augmentée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème colloque scientifique du Cn2r : Soutien social &amp; psychotraumatismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France. , 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417025v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : Du deuil traumatique à la croissance post-traumatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : construire une TCC dédiée à ce deuil traumatique selon une approche processuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Dubail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie « Adaptation, Variabilités et Transformation en Psychologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">53ème congrès de l'AFTCC - TCC augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412111v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and factors associated with Posttrauatic Stress Disorder and Prolonged Grief Disorder symptoms after a Covid-19 death in Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude exploratoire sur le deuil après suicide : Du deuil traumatique à la croissance post-traumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Dubail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Haag Kristensen</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Traumatic Stress Studies - 39th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">63ème congrès de la Société Française de Psychologie « Adaptation, Variabilités et Transformation en Psychologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291334v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet-based psychological intervention for Prolonged Grief Disorder: a pilot study protocol in Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Prevalence and factors associated with Posttrauatic Stress Disorder and Prolonged Grief Disorder symptoms after a Covid-19 death in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Teixeira Bolaséll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Martins Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Eduardo Wearick-Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Natália Saldanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Haag Kristensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd European Association for Behavioural and Cognitive Therapies (EABCT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Society for Traumatic Stress Studies - 39th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241148v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Brazilian Portuguese Version of the Global Psychotrauma Screen: Preliminary Findings of a Transdiagnostic Screening Measure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Internet-based psychological intervention for Prolonged Grief Disorder: a pilot study protocol in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Teixeira Bolaséll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eduardo Wearick-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Martins Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Haag Kristensen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Traumatic Stress Studies - 38th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">52nd European Association for Behavioural and Cognitive Therapies (EABCT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241193v1</w:t>
+                <w:t xml:space="preserve">hal-04241148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Validation of the Brazilian Portuguese Version of the Global Psychotrauma Screen: Preliminary Findings of a Transdiagnostic Screening Measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Haag Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno M. Coimbra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris M. Hoeboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Vinicius B. Malachias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Traumatic Stress Studies - 38th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Partner violence before and during COVID-19: results from the International sexual health and reproductive (I-SHARE) survey in Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Jobim Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Gomez Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Vögele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd European Association for Behavioural and Cognitive Therapies (EABCT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1809,376 +1925,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Técnicas de avaliação em casos de suspeita de transtornos especificamente associados ao estresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Teixeira Bolaséll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Martins Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Haag Kristensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avanços em psicopatologia - Avaliação e diagnósticos baseados na CID-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artmed, 2023, 978-65-5882-102-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychotherapeutic interventions for depression and anxiety in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Jobim Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Gómez Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anxiety and Depression in Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2023, 978-1-032-48940-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003391531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche clinique auprès des jeunes victimes de violences au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Einloft Brunnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janaína Castro Nunes Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiziana Souto Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz de Oliveira Meneguelo Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Haag Kristensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescents et jeunes du monde - Identités en héritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2246,51 +2362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="110D6300"/>
+    <w:nsid w:val="051D56A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2477,51 +2593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-einloft-brunnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5290-1343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461351v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ben Ammar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Gillouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Einloft Brunnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100631" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461377v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Conte Gil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Pizzinato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/actascihumansoc.v47i2.75559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461358v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bolasell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Eisma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kristensen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00207640251394580" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Messina Coimbra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoeboer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Bol&#237;var Malachias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Haag Kristensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47626/2237-6089-2024-0913" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guffroy Balland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia dos Santos Lobo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Derivois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.03.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Dubail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412111v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teixeira Bolas&#233;ll" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martins Abadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Saldanha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Wearick-Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M. Coimbra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M. Hoeboer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius B. Malachias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Jobim Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez Bravo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus V&#246;gele" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel G&#243;mez Bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003391531" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Castro Nunes Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiziana Souto Schaefer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Oliveira Meneguelo Lobo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-einloft-brunnet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5290-1343" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=A16g4yQAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461351v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Ben Ammar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Gillouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Einloft Brunnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2025.100631" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461377v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Conte Gil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Pizzinato" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/actascihumansoc.v47i2.75559" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bolasell" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Eisma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kristensen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2025.2551376" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00207640251394580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Messina Coimbra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoeboer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius Bol&#237;var Malachias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Haag Kristensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47626/2237-6089-2024-0913" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Guffroy Balland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia dos Santos Lobo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Derivois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.03.009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Dubail" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561371v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teixeira Bolas&#233;ll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Martins Abadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Saldanha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo Wearick-Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M. Coimbra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris M. Hoeboer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vinicius B. Malachias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Jobim Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gomez Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus V&#246;gele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04291370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel G&#243;mez Bravo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003391531" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana&#237;na Castro Nunes Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiziana Souto Schaefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Oliveira Meneguelo Lobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>