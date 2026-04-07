--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -295,421 +295,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomprehension as an Educational Framework and Epistemological Paradigm.</w:t>
+                <w:t xml:space="preserve">Language alliances and language policy: A focus on UNITA-Universitas Montium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisa Corino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Garbarino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philologica Jassyensia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60133/PJ.2025.1.15⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Language Policy = Revue européenne de politique linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.141-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/ejlp.2025.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246043v1</w:t>
+                <w:t xml:space="preserve">hal-05246034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language alliances and language policy: A focus on UNITA-Universitas Montium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Corino</w:t>
+                <w:t xml:space="preserve">Intercomprehension as an Educational Framework and Epistemological Paradigm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Garbarino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Language Policy = Revue européenne de politique linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.141-159. </w:t>
+              <w:t xml:space="preserve">Philologica Jassyensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3828/ejlp.2025.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60133/PJ.2025.1.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246034v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEASURING PARENTS’ MOTIVATION TO PLURILINGUALISM: DEVELOPMENT AND VALIDATION OF A MODULAR INVENTORY</w:t>
+                <w:t xml:space="preserve">Intercompréhension et langues de spécialité : développer les stratégies d’interproduction dans le cadre d’un Programme BIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tommasi</w:t>
+                <w:t xml:space="preserve">Géraldine Lesparre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mantegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871378v1</w:t>
+                <w:t xml:space="preserve">hal-04871364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercompréhension et langues de spécialité : développer les stratégies d’interproduction dans le cadre d’un Programme BIP</w:t>
+                <w:t xml:space="preserve">MEASURING PARENTS’ MOTIVATION TO PLURILINGUALISM: DEVELOPMENT AND VALIDATION OF A MODULAR INVENTORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lesparre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Mantegna</w:t>
+                <w:t xml:space="preserve">Francesco Tommasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale des Langues Etrangères Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.604-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2037-3597/23862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871364v1</w:t>
+                <w:t xml:space="preserve">hal-04871378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“UNO NESSUNO CENTOMILA”. ESPLORARE I PROPRI CONFINI ATTRAVERSO LA MEDIAZIONE LINGUISTICA NELLA SCUOLA DELL’INFANZIA</w:t>
               </w:r>
@@ -1489,64 +1489,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anglais comme ressource interactionnelle dans les échanges en intercompréhension romane : entre facilitateur et perturbateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lesparre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interazione comunicativa: relazioni, pratiche, prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Forli,Università di Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1584,64 +1584,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arte del farla semplice: tra interproduzione spontanea e interproduzione esperta nelle sessioni di telecollaborazione della Piattaforma UCIL-IC,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lesparre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semplificazione linguistica per la comunicazione: tecnologie in contesto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, MACERATA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1742,217 +1742,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581192v1</w:t>
+                <w:t xml:space="preserve">hal-02580825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castagne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580825v1</w:t>
+                <w:t xml:space="preserve">hal-02581192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2154,204 +2154,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 15. The role of intercomprehension in short-term mobility experiences in multilingual contexts</w:t>
+                <w:t xml:space="preserve">Alcuni fattori chiave della disparità di apprendimento di studenti con background migratorio nel sistema scolastico italiano: il caso della Regione Veneto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cotticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Interdisciplinary Language Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ImpactVeneto. Politiche e azioni di integrazione per cittadini stranieri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collana del Dipartimento di Scienze Giuridiche dell’Università di Verona-sezione ricerche, raccolte e atti di convegno, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511363v1</w:t>
+                <w:t xml:space="preserve">hal-04862639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcuni fattori chiave della disparità di apprendimento di studenti con background migratorio nel sistema scolastico italiano: il caso della Regione Veneto</w:t>
+                <w:t xml:space="preserve">Chapter 15. The role of intercomprehension in short-term mobility experiences in multilingual contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Grin; László Marácz; Nike Pokorn. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImpactVeneto. Politiche e azioni di integrazione per cittadini stranieri</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Interdisciplinary Language Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, John Benjamins Publishing Company, pp.298-316, 2022, Studies in World Language Problems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/wlp.9.15fio⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862639v1</w:t>
+                <w:t xml:space="preserve">hal-03511363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘We Had to Make a Choice’: The Contentious Debate Over Language Replacement in Transnational Adoptive Families</w:t>
               </w:r>
@@ -2409,285 +2409,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is intercomprehension and what is it good for?</w:t>
+                <w:t xml:space="preserve">How can intercomprehension be used in professional contexts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.146-147, 2018</w:t>
+              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.168-169, 2018, 9782839924023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497697v1</w:t>
+                <w:t xml:space="preserve">hal-02497700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who can benefit from training in receptive language skills?</w:t>
+                <w:t xml:space="preserve">What is intercomprehension and what is it good for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.138-139, 2018, 9782839924023</w:t>
+              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.146-147, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497693v1</w:t>
+                <w:t xml:space="preserve">hal-02497697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can intercomprehension be used in professional contexts?</w:t>
+                <w:t xml:space="preserve">Who can benefit from training in receptive language skills?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.168-169, 2018, 9782839924023</w:t>
+              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.138-139, 2018, 9782839924023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497700v1</w:t>
+                <w:t xml:space="preserve">hal-02497693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stratégies translangagières pour la construction progressive des connaissances dans l’approche Emile</w:t>
               </w:r>
@@ -2939,51 +2939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB408CC7"/>
+    <w:nsid w:val="E934A297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3170,51 +3170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-fiorentino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6784-1363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ghirarduzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246043v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garbarino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60133/PJ.2025.1.15" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246034v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Corino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Costa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2025.8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tommasi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/23862" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lesparre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantegna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Benavente Ferrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/20432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Celentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/17133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/rvx.v17i2.83794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/15854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/13905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2020.1749232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lplp.00026.fio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02573881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02579199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Aielli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celentin Paola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wlp.9.15fio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cotticelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87910-5_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497693v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04871450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-fiorentino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6784-1363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ghirarduzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Corino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garbarino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2025.8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60133/PJ.2025.1.15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lesparre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantegna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tommasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/23862" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Benavente Ferrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/20432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Celentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/17133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/rvx.v17i2.83794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/15854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/13905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2020.1749232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lplp.00026.fio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02573881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02579199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Aielli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celentin Paola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cotticelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wlp.9.15fio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87910-5_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04871450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>