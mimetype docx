--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1044,183 +1044,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIDATTICA DELLE LINGUE STRANIERE A DISTANZA IN SITUAZIONE EMERGENZIALE: GLI ESITI DI UN’INDAGINE A CAMPIONE</w:t>
+                <w:t xml:space="preserve">Supporting subject-related language interaction in multilingual classrooms via role play: the opinion of primary education teachers in Verona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
+              <w:t xml:space="preserve">Educazione Interculturale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13130/2037-3597/15854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6092/issn.2420-8175/13905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862594v1</w:t>
+                <w:t xml:space="preserve">hal-04862588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting subject-related language interaction in multilingual classrooms via role play: the opinion of primary education teachers in Verona</w:t>
+                <w:t xml:space="preserve">DIDATTICA DELLE LINGUE STRANIERE A DISTANZA IN SITUAZIONE EMERGENZIALE: GLI ESITI DI UN’INDAGINE A CAMPIONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educazione Interculturale</w:t>
+              <w:t xml:space="preserve">Italiano LinguaDue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6092/issn.2420-8175/13905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13130/2037-3597/15854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862588v1</w:t>
+                <w:t xml:space="preserve">hal-04862594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptive multilingualism and second language acquisition: the language transition process of adopted children</w:t>
               </w:r>
@@ -1436,51 +1436,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1565,329 +1565,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arte del farla semplice: tra interproduzione spontanea e interproduzione esperta nelle sessioni di telecollaborazione della Piattaforma UCIL-IC,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Fiorentino</w:t>
+                <w:t xml:space="preserve">Imaginaires en dialogue : exploration télécollaborative et plurilingue autour du cinéma à visée créative. Analyses du projet ALPAGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Degache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Garbarino</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kátia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Di Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semplificazione linguistica per la comunicazione: tecnologie in contesto</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACEDLE, May 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/skbw-5m80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510829v1</w:t>
+                <w:t xml:space="preserve">hal-05610893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilinguisme et inclusion : stratégies disponibles et usages opérationnels dans les familles internationales</w:t>
+                <w:t xml:space="preserve">L’arte del farla semplice: tra interproduzione spontanea e interproduzione esperta nelle sessioni di telecollaborazione della Piattaforma UCIL-IC,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Castagne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garbarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lesparre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues au pluriel et petite enfance : du quotidien familial au quotidien scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATILF UMR 7118 CNRS Université de Lorraine, Mar 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">La semplificazione linguistica per la comunicazione: tecnologie in contesto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, MACERATA, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579199v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilinguisme et inclusion : stratégies disponibles et usages opérationnels dans les familles internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Langues au pluriel et petite enfance : du quotidien familial au quotidien scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATILF UMR 7118 CNRS Université de Lorraine, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580825v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mutual comprehension in transnational adoption: plurilingual strategies in intial family bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Castagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social and Affective Factors in Home Language Maintenance and Development (HOLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Applied Linguistics (AILA); Research Network (ReN) on Social and Affective Factors in Home Language Maintenance and Development, Feb 2016, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acquiring intercomprehensive skills: a useful investment for any mobility scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1902,51 +2036,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility and Inclusion in Europe through Second Language Acquisition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stockholms universitet, Apr 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1956,146 +2090,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitorare e valutare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Aielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celentin Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le difficoltà di apprendimento delle lingue a scuola. Strumenti per un’educazione linguistica efficace e inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Benavente Ferrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2124,637 +2258,637 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le difficoltà di apprendimento delle lingue a scuola. Strumenti per un’educazione linguistica efficace e inclusiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9788859029274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcuni fattori chiave della disparità di apprendimento di studenti con background migratorio nel sistema scolastico italiano: il caso della Regione Veneto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cotticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImpactVeneto. Politiche e azioni di integrazione per cittadini stranieri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collana del Dipartimento di Scienze Giuridiche dell’Università di Verona-sezione ricerche, raccolte e atti di convegno, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 15. The role of intercomprehension in short-term mobility experiences in multilingual contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Grin; László Marácz; Nike Pokorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Interdisciplinary Language Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, John Benjamins Publishing Company, pp.298-316, 2022, Studies in World Language Problems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/wlp.9.15fio⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘We Had to Make a Choice’: The Contentious Debate Over Language Replacement in Transnational Adoptive Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmitting Minority Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.331-355, 2022, Palgrave Studies in Minority Languages and Communities, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87910-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can intercomprehension be used in professional contexts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.168-169, 2018, 9782839924023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is intercomprehension and what is it good for?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Who can benefit from training in receptive language skills?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.146-147, 2018</w:t>
+              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.138-139, 2018, 9782839924023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497697v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who can benefit from training in receptive language skills?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">What is intercomprehension and what is it good for?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Grin; Manuel Célio Conceição; Peter A. Kraus; László Marácz; Žaneta Ozoliņa; Nike K. Pokorn; Anthony Pym. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The MIME vademecum: Mobility and inclusion in multilingual Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.138-139, 2018, 9782839924023</w:t>
+              <w:t xml:space="preserve">, Artgraphic Cavin SA, pp.146-147, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497693v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stratégies translangagières pour la construction progressive des connaissances dans l’approche Emile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPURE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l’EMILE/CLIL et l’intercompréhension intégrée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113- 32, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2764,114 +2898,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages opérationnels de l'intercompréhension dans une Europe multilingue : pour favoriser la mobilité et l'inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Reims - Champagne Ardenne, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04871450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2939,51 +3073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E934A297"/>
+    <w:nsid w:val="8C9825A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3170,51 +3304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-fiorentino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6784-1363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ghirarduzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Corino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garbarino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2025.8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60133/PJ.2025.1.15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lesparre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantegna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tommasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/23862" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Benavente Ferrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/20432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Celentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/17133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/rvx.v17i2.83794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862594v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/15854" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/13905" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2020.1749232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lplp.00026.fio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02573881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510829v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02579199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Aielli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celentin Paola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cotticelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511363v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wlp.9.15fio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87910-5_13" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04871450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-fiorentino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6784-1363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fiorentino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ghirarduzzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246034v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Corino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garbarino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ejlp.2025.8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246043v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60133/PJ.2025.1.15" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lesparre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mantegna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871378v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tommasi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/23862" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Benavente Ferrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/20432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Celentin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-3597/17133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862573v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/rvx.v17i2.83794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2420-8175/13905" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2037-3597/15854" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13670050.2020.1749232" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lplp.00026.fio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02573881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Degache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Fornel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Di Vito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/skbw-5m80" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510829v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02579199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02580825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02581192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Aielli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celentin Paola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862632v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862639v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cotticelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/wlp.9.15fio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87910-5_13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04871450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>