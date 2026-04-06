--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1227,217 +1227,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la déconvolution par zones influence-t-elle les performances de systèmes optiques conventionnels et co-conçus ?</w:t>
+                <w:t xml:space="preserve">Analyse théorique et expérimentale de masques de phase annulaires binaires co-optimisés pour augmenter la profondeur de champ de capteurs panchro-matiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Co-conception : capteurs hybrides et algorithmes pour des systèmes innovants. (Gdr-isis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelle. (Gdr-isis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366112v1</w:t>
+                <w:t xml:space="preserve">hal-03366100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse théorique et expérimentale de masques de phase annulaires binaires co-optimisés pour augmenter la profondeur de champ de capteurs panchro-matiques</w:t>
+                <w:t xml:space="preserve">Comment la déconvolution par zones influence-t-elle les performances de systèmes optiques conventionnels et co-conçus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelle. (Gdr-isis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Co-conception : capteurs hybrides et algorithmes pour des systèmes innovants. (Gdr-isis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366100v1</w:t>
+                <w:t xml:space="preserve">hal-03366112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale de masques de phase binaires co-optimisés pour l'augmentation de la profondeur de champ</w:t>
               </w:r>
@@ -1816,51 +1816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afontbonne.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.457214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636740v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103938v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.3.033101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.11.113107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tartas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03485432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPAST104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afontbonne.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.457214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636740v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103938v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.3.033101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.11.113107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tartas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03485432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPAST104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>