--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -411,235 +411,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end optimization of optical systems with extended depth of field under wide spectrum illumination</w:t>
+                <w:t xml:space="preserve">Comparison of methods for end-to-end co-optimization of optical systems and image processing with commercial lens design software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (18), pp.5358-5367. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (8), pp.13556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.457214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.455669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699106v1</w:t>
+                <w:t xml:space="preserve">hal-03636740v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for end-to-end co-optimization of optical systems and image processing with commercial lens design software</w:t>
+                <w:t xml:space="preserve">End-to-end optimization of optical systems with extended depth of field under wide spectrum illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (8), pp.13556. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (18), pp.5358-5367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.455669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ao.457214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636740v2</w:t>
+                <w:t xml:space="preserve">hal-03699106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved performance of a hybrid optical/digital imaging system with fast piecewise Wiener deconvolution</w:t>
               </w:r>
@@ -1227,217 +1227,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse théorique et expérimentale de masques de phase annulaires binaires co-optimisés pour augmenter la profondeur de champ de capteurs panchro-matiques</w:t>
+                <w:t xml:space="preserve">Comment la déconvolution par zones influence-t-elle les performances de systèmes optiques conventionnels et co-conçus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelle. (Gdr-isis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Co-conception : capteurs hybrides et algorithmes pour des systèmes innovants. (Gdr-isis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366100v1</w:t>
+                <w:t xml:space="preserve">hal-03366112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la déconvolution par zones influence-t-elle les performances de systèmes optiques conventionnels et co-conçus ?</w:t>
+                <w:t xml:space="preserve">Analyse théorique et expérimentale de masques de phase annulaires binaires co-optimisés pour augmenter la profondeur de champ de capteurs panchro-matiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fontbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goudail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Co-conception : capteurs hybrides et algorithmes pour des systèmes innovants. (Gdr-isis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelle. (Gdr-isis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366112v1</w:t>
+                <w:t xml:space="preserve">hal-03366100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale de masques de phase binaires co-optimisés pour l'augmentation de la profondeur de champ</w:t>
               </w:r>
@@ -1816,51 +1816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afontbonne.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.457214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636740v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103938v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.3.033101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.11.113107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tartas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03485432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPAST104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afontbonne.github.io/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trouv&#233;-Peloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239462" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636740v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goudail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455669" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.457214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.464592" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103938v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.3.033101" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.58.11.113107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tartas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366100v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03485432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPAST104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>