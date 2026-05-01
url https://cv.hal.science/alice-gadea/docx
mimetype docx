--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -1249,395 +1249,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Phytochemical Variation of Non-Volatile Metabolites within Mother Tinctures of Arnica montana Prepared from Fresh and Dried Whole Plant Using UHPLC-HRMS Fingerprinting and Chemometric Analysis</w:t>
+                <w:t xml:space="preserve">Patterns of Plumericin Concentration in Leaves of Himatanthus tarapotensis (Apocynaceae) and Its Interactions with Herbivory in the Peruvian Amazon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Duthen</w:t>
+                <w:t xml:space="preserve">Carlos Alberto Amasifuen Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Gadéa</w:t>
+                <w:t xml:space="preserve">Kirti Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Trempat</w:t>
+                <w:t xml:space="preserve">Piero G. Delprete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Boujedaini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andréa Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27092737⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11081011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007901v1</w:t>
+                <w:t xml:space="preserve">hal-03662633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Plumericin Concentration in Leaves of Himatanthus tarapotensis (Apocynaceae) and Its Interactions with Herbivory in the Peruvian Amazon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Amasifuen Guerra</w:t>
+                <w:t xml:space="preserve">Current knowledge on chemistry of Proteaceae family, and biological activities of their bis-5-alkylresorcinol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirti Patel</w:t>
+                <w:t xml:space="preserve">Mays Khazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero G. Delprete</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Gaslonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11081011⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (6), pp.1969-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11101-022-09821-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662633v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge on chemistry of Proteaceae family, and biological activities of their bis-5-alkylresorcinol derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gadea</w:t>
+                <w:t xml:space="preserve">Comparison of the Phytochemical Variation of Non-Volatile Metabolites within Mother Tinctures of Arnica montana Prepared from Fresh and Dried Whole Plant Using UHPLC-HRMS Fingerprinting and Chemometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duthen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gadéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mays Khazem</w:t>
+                <w:t xml:space="preserve">Pascal Trempat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaslonde</w:t>
+                <w:t xml:space="preserve">Naoual Boujedaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (6), pp.1969-2005. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.2737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11101-022-09821-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27092737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975028v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical fingerprinting of the Brazilian medicinal plant Calea pinnatifida (R. Br.) Less. (Asteraceae) collected at different altitudes</w:t>
               </w:r>
@@ -2287,641 +2287,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass spectrometry as a versatile ancillary technique for the rapid in situ identification of lichen metabolites directly from TLC plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Castillo</w:t>
+                <w:t xml:space="preserve">Aline Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lohézic-Le Dévéhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Legouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t>
+              <w:t xml:space="preserve">Lichenologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (5), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0024282917000433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01381569v1</w:t>
+                <w:t xml:space="preserve">hal-01617558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ducatina umbilicata gen. et sp. nov., a remarkable Trapeliaceae from the subantarctic islands in the Indian Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which Specialized Metabolites Does the Native Subantarctic Gastropod Notodiscus hookeri Extract from the Consumption of the Lichens Usnea taylorii and Pseudocyphellaria crocata?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roar S. Poulsen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grichka Biver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lichenologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (2), pp.127-140. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0024282916000700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507694v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Specialized Metabolites Does the Native Subantarctic Gastropod Notodiscus hookeri Extract from the Consumption of the Lichens Usnea taylorii and Pseudocyphellaria crocata?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grichka Biver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
+                <w:t xml:space="preserve">Denis Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (3), pp.425. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22030425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487589v1</w:t>
+                <w:t xml:space="preserve">ird-01381569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry as a versatile ancillary technique for the rapid in situ identification of lichen metabolites directly from TLC plates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ducatina umbilicata gen. et sp. nov., a remarkable Trapeliaceae from the subantarctic islands in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Pillot</w:t>
+                <w:t xml:space="preserve">Damien Ertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lohézic-Le Dévéhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
+                <w:t xml:space="preserve">Ulrik Søchting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Legouin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roar S. Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lichenologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 49 (5), pp.507-520. </w:t>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0024282917000433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0024282916000700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617558v1</w:t>
+                <w:t xml:space="preserve">hal-01507694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sectorial land snail damage to the lichen Argopsis friesiana could be explained by metabolite profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lohézic-Le Dévéhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t>
@@ -3320,51 +3320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denis Castillo Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,51 +3509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DFD498F"/>
+    <w:nsid w:val="1F4CD6C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-gadea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7516-0514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155849492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Lagnika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Groppi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid O. Amoussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cristofoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2590446" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Yolanda Castro-Dionicio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Sanogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.70061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deltoro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-024-01606-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navisse Hemed Vall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2473544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groppi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristofoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vansteelandt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1763495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1100542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04007901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gad&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trempat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Boujedaini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092737" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Amasifuen Guerra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Patel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero G. Delprete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Spina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Grados" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03975028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays Khazem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaslonde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-022-09821-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciely Vanessa Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamir Rocha Antunes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jos&#233; Back" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2044809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03479341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Daugan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jonard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0953-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik S&#248;chting" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roar S. Poulsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024282916000700" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01487589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grichka Biver" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024282917000433" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596670" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X21M2NBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terance Mobarak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-gadea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7516-0514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155849492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Lagnika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Groppi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid O. Amoussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cristofoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2590446" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Yolanda Castro-Dionicio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Sanogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.70061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deltoro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-024-01606-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navisse Hemed Vall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2473544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groppi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristofoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vansteelandt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1763495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1100542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Amasifuen Guerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Patel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero G. Delprete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Spina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Grados" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03975028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays Khazem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaslonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-022-09821-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04007901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gad&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trempat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Boujedaini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092737" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciely Vanessa Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamir Rocha Antunes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jos&#233; Back" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2044809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03479341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Daugan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jonard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0953-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024282917000433" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01487589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grichka Biver" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik S&#248;chting" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roar S. Poulsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024282916000700" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596670" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X21M2NBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terance Mobarak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>