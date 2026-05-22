--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1249,395 +1249,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Plumericin Concentration in Leaves of Himatanthus tarapotensis (Apocynaceae) and Its Interactions with Herbivory in the Peruvian Amazon</w:t>
+                <w:t xml:space="preserve">Comparison of the Phytochemical Variation of Non-Volatile Metabolites within Mother Tinctures of Arnica montana Prepared from Fresh and Dried Whole Plant Using UHPLC-HRMS Fingerprinting and Chemometric Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alberto Amasifuen Guerra</w:t>
+                <w:t xml:space="preserve">Simon Duthen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirti Patel</w:t>
+                <w:t xml:space="preserve">Alice Gadéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piero G. Delprete</w:t>
+                <w:t xml:space="preserve">Pascal Trempat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Spina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naoual Boujedaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11081011⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.2737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27092737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662633v1</w:t>
+                <w:t xml:space="preserve">hal-04007901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge on chemistry of Proteaceae family, and biological activities of their bis-5-alkylresorcinol derivatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Gadea</w:t>
+                <w:t xml:space="preserve">Patterns of Plumericin Concentration in Leaves of Himatanthus tarapotensis (Apocynaceae) and Its Interactions with Herbivory in the Peruvian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Amasifuen Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mays Khazem</w:t>
+                <w:t xml:space="preserve">Kirti Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gaslonde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piero G. Delprete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Grados</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11101-022-09821-4⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11081011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975028v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Phytochemical Variation of Non-Volatile Metabolites within Mother Tinctures of Arnica montana Prepared from Fresh and Dried Whole Plant Using UHPLC-HRMS Fingerprinting and Chemometric Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Gadéa</w:t>
+                <w:t xml:space="preserve">Current knowledge on chemistry of Proteaceae family, and biological activities of their bis-5-alkylresorcinol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Trempat</w:t>
+                <w:t xml:space="preserve">Mays Khazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Boujedaini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fabre</w:t>
+                <w:t xml:space="preserve">Thomas Gaslonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (9), pp.2737. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (6), pp.1969-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27092737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11101-022-09821-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007901v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical fingerprinting of the Brazilian medicinal plant Calea pinnatifida (R. Br.) Less. (Asteraceae) collected at different altitudes</w:t>
               </w:r>
@@ -2287,641 +2287,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry as a versatile ancillary technique for the rapid in situ identification of lichen metabolites directly from TLC plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gadea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Pillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Legouin</w:t>
+                <w:t xml:space="preserve">Denis Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lichenologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0024282917000433⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617558v1</w:t>
+                <w:t xml:space="preserve">ird-01381569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Specialized Metabolites Does the Native Subantarctic Gastropod Notodiscus hookeri Extract from the Consumption of the Lichens Usnea taylorii and Pseudocyphellaria crocata?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ducatina umbilicata gen. et sp. nov., a remarkable Trapeliaceae from the subantarctic islands in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrik Søchting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grichka Biver</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roar S. Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22 (3), pp.425. </w:t>
+              <w:t xml:space="preserve">Lichenologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22030425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0024282916000700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487589v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new phthalide derivative from Peperomia nivalis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which Specialized Metabolites Does the Native Subantarctic Gastropod Notodiscus hookeri Extract from the Consumption of the Lichens Usnea taylorii and Pseudocyphellaria crocata?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Castillo</w:t>
+                <w:t xml:space="preserve">Grichka Biver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Boustie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (2), pp.138-142. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2016.1219857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01381569v1</w:t>
+                <w:t xml:space="preserve">hal-01487589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ducatina umbilicata gen. et sp. nov., a remarkable Trapeliaceae from the subantarctic islands in the Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass spectrometry as a versatile ancillary technique for the rapid in situ identification of lichen metabolites directly from TLC plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pogam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ertz</w:t>
+                <w:t xml:space="preserve">Aline Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrik Søchting</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Charrier</w:t>
+                <w:t xml:space="preserve">Françoise Lohézic-Le Dévéhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roar S. Poulsen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Legouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lichenologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 49 (2), pp.127-140. </w:t>
+              <w:t xml:space="preserve">, 2017, 49 (5), pp.507-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0024282916000700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0024282917000433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507694v1</w:t>
+                <w:t xml:space="preserve">hal-01617558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sectorial land snail damage to the lichen Argopsis friesiana could be explained by metabolite profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lohézic-Le Dévéhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Le Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1-S381. </w:t>
@@ -3320,51 +3320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gadea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Denis Castillo Pareja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Cerapio Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,51 +3509,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F4CD6C2"/>
+    <w:nsid w:val="783EC00F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3740,51 +3740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-gadea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7516-0514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155849492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Lagnika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Groppi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid O. Amoussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cristofoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2590446" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Yolanda Castro-Dionicio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Sanogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.70061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deltoro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-024-01606-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navisse Hemed Vall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2473544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groppi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristofoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vansteelandt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1763495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1100542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Amasifuen Guerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Patel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero G. Delprete" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Spina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Grados" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03975028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays Khazem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaslonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-022-09821-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04007901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gad&#233;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trempat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Boujedaini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092737" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciely Vanessa Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamir Rocha Antunes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jos&#233; Back" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2044809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03479341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Daugan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jonard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0953-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pillot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024282917000433" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01487589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grichka Biver" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik S&#248;chting" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roar S. Poulsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024282916000700" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596670" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X21M2NBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terance Mobarak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-gadea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7516-0514" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155849492" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Lagnika" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Groppi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Madjid O. Amoussa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cristofoli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jargeat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2590446" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360707v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Yolanda Castro-Dionicio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifou Lagnika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Sanogo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.70061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396376v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deltoro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jaworski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goasduff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-024-01606-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navisse Hemed Vall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gadea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393210.2025.2473544" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202401747" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groppi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cristofoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vansteelandt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1763495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roumy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2023.1100542" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan V&#225;squez-Briones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.135134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04007901v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duthen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gad&#233;a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Trempat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Boujedaini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092737" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Amasifuen Guerra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirti Patel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero G. Delprete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Spina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Grados" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11081011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03975028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mays Khazem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaslonde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-022-09821-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciely Vanessa Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altamir Rocha Antunes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Jos&#233; Back" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2044809" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03479341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2020.113262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Le Lamer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9010070" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Charrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Daugan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jonard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-018-0953-1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01381569v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Castillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1219857" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrik S&#248;chting" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roar S. Poulsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024282916000700" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01487589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grichka Biver" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030425" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01617558v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Loh&#233;zic-Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Legouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0024282917000433" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pogam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596670" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dubost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X21M2NBG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terance Mobarak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03224037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis Castillo Pareja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Cerapio Arroyo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>