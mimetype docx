--- v0 (2026-03-06)
+++ v1 (2026-05-10)
@@ -156,953 +156,936 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer la représentation du corps en maternelle.</w:t>
+                <w:t xml:space="preserve">Toward preventive interventions in developmental coordination disorder: in need of early behavioral markers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Farnè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cape.597.0024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-026-03112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467788v1</w:t>
+                <w:t xml:space="preserve">hal-05555629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crowding free digital interface to help French-speaking children learn to read</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Renforcer la représentation du corps en maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Sirigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323623⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 597 (1), pp.24-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135715v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost and benefit of parafoveal information during reading acquisition as revealed by finger movement patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A crowding free digital interface to help French-speaking children learn to read</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chau Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Fabre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Guillaume Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sirigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-75706-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e0323623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0323623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761618v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of body representation in typical and atypical motor development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Blondet</w:t>
+                <w:t xml:space="preserve">Cost and benefit of parafoveal information during reading acquisition as revealed by finger movement patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chau Linh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Gonzalez-Monge</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Valentine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sirigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13455⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.25127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-75706-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299147v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling neurodevelopmental complexity of motor profiles and attention in developmental coordination disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alteration of body representation in typical and atypical motor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gonzalez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bonaiuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Mazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 66 (3), pp.279-280. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/dmcn.15774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.13455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725284v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture-free perceptual invariant for trustworthiness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling neurodevelopmental complexity of motor profiles and attention in developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibylle Gonzalez-Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce Mo</w:t>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Cristofori</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263348⟩</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (3), pp.279-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.15774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807513v1</w:t>
+                <w:t xml:space="preserve">hal-04725284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solitude et le stress affectent le bien-être des parents d’élèves en France durant le premier confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Cristofori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.40-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51186/journals/ed.2022.12-1.e863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociation of early and late face-related processes in autism spectrum disorder and Williams syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sirigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1143,1852 +1126,2136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Body Representation and Motor Skills with a Preschool Education Program: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Culture-free perceptual invariant for trustworthiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Patriau</w:t>
+                <w:t xml:space="preserve">Ce Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Cristofori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cojan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pavon</w:t>
+                <w:t xml:space="preserve">Jean-René Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children9010117⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.e0263348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03805084v1</w:t>
+                <w:t xml:space="preserve">hal-03807513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face first impression of trustworthiness in Williams Syndrome: Dissociating automatic vs decision based perception</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving Body Representation and Motor Skills with a Preschool Education Program: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Patriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gauduel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lopez-Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.07.015⟩</w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Typical and Atypical Development, 9 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children9010117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492435v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subitizing and counting impairments in children with developmental coordination disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Face first impression of trustworthiness in Williams Syndrome: Dissociating automatic vs decision based perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Huron</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sirigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103717⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.99 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2020.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805308v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit preference for human trustworthy faces in macaque monkeys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Subitizing and counting impairments in children with developmental coordination disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06987-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03256507v1</w:t>
+                <w:t xml:space="preserve">hal-03805308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How components of facial width to height ratio differently contribute to the perception of social traits</w:t>
+                <w:t xml:space="preserve">Implicit preference for human trustworthy faces in macaque monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06987-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03805311v1</w:t>
+                <w:t xml:space="preserve">hal-03256507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical abilities of school-age children with Developmental Coordination Disorder (DCD): A behavioral and eye-tracking study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How components of facial width to height ratio differently contribute to the perception of social traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Huron</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sirigu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.e0172739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805314v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit spatial memory alignment effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical abilities of school-age children with Developmental Coordination Disorder (DCD): A behavioral and eye-tracking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Cerles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Gomez</w:t>
+                <w:t xml:space="preserve">Antoinette Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rousset</w:t>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (S1), pp.179 - 183. </w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.315-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10339-015-0694-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676363v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in egocentric-updating and spatial context memory in a case of developmental amnesia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An implicit spatial memory alignment effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cerles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moreaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (S1), pp.179 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13554794.2014.890730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10339-015-0694-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956361v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential hippocampal and retrosplenial involvement in egocentric-updating, rotation, and allocentric processing during online spatial encoding: an fMRI study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deficits in egocentric-updating and spatial context memory in a case of developmental amnesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Rémy</w:t>
+                <w:t xml:space="preserve">Camille Bonniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Baciu</w:t>
+                <w:t xml:space="preserve">Annik Charnallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moreaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00150⟩</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2014.890730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982192v1</w:t>
+                <w:t xml:space="preserve">hal-00956361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing egocentric spatial processing during learning of non-spatial information results in temporal-parietal activity during retrieval.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Differential hippocampal and retrosplenial involvement in egocentric-updating, rotation, and allocentric processing during online spatial encoding: an fMRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cerles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00366⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2014.00150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857352v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial deficits in an amnesic patient with hippocampal damage: questioning the multiple trace theory.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ongoing egocentric spatial processing during learning of non-spatial information results in temporal-parietal activity during retrieval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Cerles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annik Charnallet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20968⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00827657v1</w:t>
+                <w:t xml:space="preserve">hal-00857352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial deficits in an amnesic patient with hippocampal damage: questioning the multiple trace theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annik Charnallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.1313-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Egocentric-updating during navigation facilitates episodic memory retrieval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.132(3):221-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor systems in developmental coordination disorder/dyspraxia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apprendre à inclure. Enseignants et accompagnants face au handicap à l’école : curricula et professionnalisation en France et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dorison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chlöé Farrer; Sébastien Goudeau; Élise Tenret; Louis-André Vallet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of the Human Brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-820480-1.00037-1⟩</w:t>
+              <w:t xml:space="preserve">Questions d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, [14 p.], 2026, (Hors collection), 978-2-271-16054-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15wfk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725298v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difficultés de lecture et remédiations /compensations possibles : présentation d’une solution numérique personnalisée d’aide à la lecture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Motor systems in developmental coordination disorder/dyspraxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">N° 298 - Perspectives et défis en sciences de l'orthophonie : convergence des recherches sur les troubles du neurodéveloppement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of the Human Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.486-500, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-820480-1.00037-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157825v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Difficultés de lecture et remédiations /compensations possibles : présentation d’une solution numérique personnalisée d’aide à la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Auzimour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N° 298 - Perspectives et défis en sciences de l'orthophonie : convergence des recherches sur les troubles du neurodéveloppement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OrthoEdition, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et remédiation des compétences en géométrie chez des enfants présentant un trouble de la coordination motrice : perspectives pour une pédagogie inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gauduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Roullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mithalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddy Cavalli; Gille Leloup. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives et défis en sciences de l'orthophonie : convergence des recherches sur les troubles du neuro-développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298, Fédération nationale des orthophonistes, pp.144-168, 2024, 9782362351563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2998,143 +3265,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND DEVICE FOR ASSISTING READING AND LEARNING BY FOCUSING ATTENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sirigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 12,190,746 B2. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3144,100 +3411,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la mise à jour égocentrée dans la mémoire épisodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENS012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00610837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3247,105 +3514,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble du neurodéveloppement et apprentissages : apports des sciences cognitives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04965014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3413,51 +3680,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ECBE628"/>
+    <w:nsid w:val="48A4D449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3644,51 +3911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4804-4419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153854847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135715v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323623" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fabre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-75706-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299147v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauduel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bonaiuto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15774" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Mo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cristofori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263348" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2022.12-1.e863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02395-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Patriau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cojan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lopez-Vilain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pavon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9010117" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.07.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103717" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06987-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172739" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.08.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cerles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0694-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956361v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonniot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Charnallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2014.890730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00150" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857352v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00366" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20968" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG8XW9DM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.07.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5390JV9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820480-1.00037-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157825v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roullet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auzimour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brejon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENS012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04965014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-gomez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4804-4419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153854847" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blondet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gomez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03112-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chau Linh Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sirigu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0323623" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Fabre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-75706-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gauduel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gonzalez-Monge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bonaiuto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13455" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725284v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mazza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15774" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cristofori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2022.12-1.e863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805081v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demily" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02395-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Mo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Duhamel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263348" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Patriau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cojan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lopez-Vilain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pavon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children9010117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.07.015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103717" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06987-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172739" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Jobert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.08.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2HBKPQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cerles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0694-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonniot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Charnallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moreaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2014.890730" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00366" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20968" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JG8XW9DM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798629v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.07.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5390JV9P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dorison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-820480-1.00037-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roullet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auzimour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brejon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Cavalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mithalal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00610837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENS012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04965014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>