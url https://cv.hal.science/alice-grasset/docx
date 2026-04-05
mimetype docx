--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -558,51 +558,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cyclist behavior affects bicycle accident configuration?</w:t>
+                <w:t xml:space="preserve">How cyclist behavior affects bicycle accident configurations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
@@ -611,102 +611,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 41, pp. 261-276. </w:t>
+              <w:t xml:space="preserve">, 2016, 41 part B, pp.261-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353506v1</w:t>
+                <w:t xml:space="preserve">hal-04809800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cyclist behavior affects bicycle accident configurations?</w:t>
+                <w:t xml:space="preserve">How cyclist behavior affects bicycle accident configuration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
@@ -715,102 +715,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 41 part B, pp.261-276. </w:t>
+              <w:t xml:space="preserve">, 2016, 41, pp. 261-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809800v1</w:t>
+                <w:t xml:space="preserve">hal-01353506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of bicycle crashes based on a survey of a thousand injured cyclists from a road trauma registry</w:t>
+                <w:t xml:space="preserve">Accidents cyclistes : apports des données médicales, construction et exploitation d’une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Viallon</w:t>
@@ -828,106 +828,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (Special Issue), pp.17-28. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.S200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4399/97888548735373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.06.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063646v2</w:t>
+                <w:t xml:space="preserve">hal-04809865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accidents cyclistes : apports des données médicales, construction et exploitation d’une typologie</w:t>
+                <w:t xml:space="preserve">Typology of bicycle crashes based on a survey of a thousand injured cyclists from a road trauma registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Viallon</w:t>
@@ -945,82 +945,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62, pp.S200. </w:t>
+              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (Special Issue), pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2014.06.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4399/97888548735373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809865v1</w:t>
+                <w:t xml:space="preserve">hal-01063646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des configurations d’accidents cyclistes : enjeux de prévention primaire et secondaire</w:t>
               </w:r>
@@ -1136,178 +1136,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités nocturnes et VELIs : enjeux et limites d’un usage urbain émergent Projet VIMob, Expérimentation des usages de véhicules intermédiaires et véhicules électriques légers</w:t>
+                <w:t xml:space="preserve">Des VELIs pour décarboner les mobilités rurales et péri-urbaines ? Projet VIMob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Noz Breizh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Brest (France), France</w:t>
+              <w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, dunke, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150578v1</w:t>
+                <w:t xml:space="preserve">hal-05150648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des VELIs pour décarboner les mobilités rurales et péri-urbaines ? Projet VIMob</w:t>
+                <w:t xml:space="preserve">Mobilités nocturnes et VELIs : enjeux et limites d’un usage urbain émergent Projet VIMob, Expérimentation des usages de véhicules intermédiaires et véhicules électriques légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Grasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, dunke, France</w:t>
+              <w:t xml:space="preserve">Colloque international Noz Breizh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Brest (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150648v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheur·euses et débrouillard·es ajustements, tensions et apprentissages dans une recherche-action sur la mobilité durable</w:t>
               </w:r>
@@ -1444,51 +1444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VIMob des solutions de mobilité du quotidien, que chercher dans le changement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFTM 2025 : 7èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dunkerque, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1526,51 +1526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des VI aux VELIs, le Projet VIMob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Village Climat Déclic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1753,51 +1753,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of bicycle collisions and falls from a survey of 1078 injured people: some hints for safety advices</w:t>
+                <w:t xml:space="preserve">Typology of bicycle crashes from a survey addressed to injured people: some hints for safety advices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Viallon</w:t>
@@ -1819,272 +1819,272 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Apr 2014, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073646v1</w:t>
+                <w:t xml:space="preserve">hal-01063742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cyclist Accidents Typology: survey methodology using a medical registry</w:t>
+                <w:t xml:space="preserve">Typology of bicycle collisions and falls from a survey of 1078 injured people: some hints for safety advices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 2014 - Transportation Research Board 93rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, WASHINGTON, United States. 15 p</w:t>
+              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073620v2</w:t>
+                <w:t xml:space="preserve">hal-01073646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of bicycle crashes from a survey addressed to injured people: some hints for safety advices.</w:t>
+                <w:t xml:space="preserve">A Cyclist Accidents Typology: survey methodology using a medical registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian Viallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 1 p</w:t>
+              <w:t xml:space="preserve">TRB 2014 - Transportation Research Board 93rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, WASHINGTON, United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01063742v1</w:t>
+                <w:t xml:space="preserve">hal-01073620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel genre de cyclistes pour les Vélo'v (à Lyon) ? : Portrait de groupe et typologie des usagers selon leurs pratiques ( communication orale -version provisoire) Géri Vélo</w:t>
               </w:r>
@@ -2994,140 +2994,290 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélis et mobilités durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des accidents corporels de cyclistes âgés de 10 ans et plus : un outil pour la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Claude Bernard - Lyon I, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015LYO10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01151586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3274,51 +3424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Le Reste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nabbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Alice Grasset Billot Grasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186931" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billot-Grasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063646v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548735373" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.06.094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset-Billot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073646v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073620v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2282.7682" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Poureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Calament-Descl&#232;ves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo49" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01151586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Le Reste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nabbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Alice Grasset Billot Grasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186931" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billot-Grasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.06.094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063646v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548735373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset-Billot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073620v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2282.7682" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Poureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Calament-Descl&#232;ves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo49" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01151586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>