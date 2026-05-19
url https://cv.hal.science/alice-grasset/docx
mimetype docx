--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -558,51 +558,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cyclist behavior affects bicycle accident configurations?</w:t>
+                <w:t xml:space="preserve">How cyclist behavior affects bicycle accident configuration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
@@ -611,102 +611,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 41 part B, pp.261-276. </w:t>
+              <w:t xml:space="preserve">, 2016, 41, pp. 261-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809800v1</w:t>
+                <w:t xml:space="preserve">hal-01353506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cyclist behavior affects bicycle accident configuration?</w:t>
+                <w:t xml:space="preserve">How cyclist behavior affects bicycle accident configurations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Billot-Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amoros</w:t>
@@ -715,78 +715,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 41, pp. 261-276. </w:t>
+              <w:t xml:space="preserve">, 2016, 41 part B, pp.261-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353506v1</w:t>
+                <w:t xml:space="preserve">hal-04809800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accidents cyclistes : apports des données médicales, construction et exploitation d’une typologie</w:t>
               </w:r>
@@ -3424,51 +3424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Le Reste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nabbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Alice Grasset Billot Grasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186931" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billot-Grasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353506v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.06.094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063646v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548735373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset-Billot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073620v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2282.7682" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Poureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Calament-Descl&#232;ves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo49" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01151586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Le Reste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nabbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Alice Grasset Billot Grasset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Floch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186931" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809792v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Kalda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vija Silina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen-Krohn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deruytter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Streit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13814788.2017.1357694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Billot-Grasset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amoros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2015.10.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809800v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Viallon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.06.094" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063646v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4399/97888548735373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809878v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset-Billot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.269" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212304v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073620v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150338v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vogel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2282.7682" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809778v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Poureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Calament-Descl&#232;ves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4b" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4d" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809896v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4f" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo4e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/oo49" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01151586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>