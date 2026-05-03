--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -192,59 +192,59 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.e01225-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.04.16.649159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01225-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -377,295 +377,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720885v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the metabolic specificities of pathogenic strains from the Ralstonia solanacearum species complex</w:t>
+                <w:t xml:space="preserve">Letter to the Editor: The Ralstonia research community rejects the proposal to classify phylotype I Ralstonia into the new species Ralstonia nicotianae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Baroukh</w:t>
+                <w:t xml:space="preserve">Tiffany Lowe-Power</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+                <w:t xml:space="preserve">Parul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Pires</w:t>
+                <w:t xml:space="preserve">Poliane Alfenas-Zerbini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Peyraud</w:t>
+                <w:t xml:space="preserve">Belén Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Guidot</w:t>
+                <w:t xml:space="preserve">Mohammad Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 p. </w:t>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00083-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-06-23-0071-LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172034v1</w:t>
+                <w:t xml:space="preserve">hal-04188467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: The Ralstonia research community rejects the proposal to classify phylotype I Ralstonia into the new species Ralstonia nicotianae</w:t>
+                <w:t xml:space="preserve">Insights into the metabolic specificities of pathogenic strains from the Ralstonia solanacearum species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Lowe-Power</w:t>
+                <w:t xml:space="preserve">Caroline Baroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Sharma</w:t>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poliane Alfenas-Zerbini</w:t>
+                <w:t xml:space="preserve">Emma Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Álvarez</w:t>
+                <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Arif</w:t>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-06-23-0071-LE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00083-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188467v1</w:t>
+                <w:t xml:space="preserve">hal-04172034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic profiling reveals host-specific evolutionary pathways promoting enhanced fitness in the plant pathogen Ralstonia pseudosolanacearum</w:t>
               </w:r>
@@ -1079,77 +1079,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -1334,51 +1334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced in planta Fitness through Adaptive Mutations in EfpR, a Dual Regulator of Virulence and Metabolic Functions in the Plant Pathogen Ralstonia solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Daunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chiroleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 105 (12), pp.1529-1544. </w:t>
@@ -1589,51 +1589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multihost experimental evolution of the pathogen Ralstonia solanacearum unveils genes involved in adaptation to plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen profile Ralstonia solanacearum, a widespread bacterial plant pathogen in the post-genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemo Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,373 +1838,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralstonia solanacearum Virulence Increased Following Large Interstrain Gene Transfers by Natural Transformation</w:t>
+                <w:t xml:space="preserve">Functional diversification of the GALA type III effector family contributes to Ralstonia solanacearum adaptation on different plant hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Coupat-Goutaland</w:t>
+                <w:t xml:space="preserve">Philippe Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bernillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Maria Anisimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nesme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (4), pp.497-505. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 192, pp.976-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-09-10-0197.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03854.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188458v1</w:t>
+                <w:t xml:space="preserve">hal-02651823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversification of the GALA type III effector family contributes to Ralstonia solanacearum adaptation on different plant hosts</w:t>
+                <w:t xml:space="preserve">Ralstonia solanacearum Virulence Increased Following Large Interstrain Gene Transfers by Natural Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Remigi</w:t>
+                <w:t xml:space="preserve">Bénédicte Coupat-Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Anisimova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dominique Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Genin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Nesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 192, pp.976-987. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.497-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03854.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-09-10-0197.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651823v1</w:t>
+                <w:t xml:space="preserve">hal-04188458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralstonia solanacearum Virulence Increased Following Large Interstrain Gene Transfers by Natural Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Coupat-Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (4), pp.497-505. </w:t>
@@ -2255,51 +2255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Competitive Index Assay Identifies Several Ralstonia solanacearum Type III Effector Mutant Strains with Reduced Fitness in Host Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto P Macho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,64 +2385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomes of three tomato pathogens within the Ralstonia solanacearum species complex reveal significant evolutionary divergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Remenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Coupat-Goutaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,321 +2500,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer between Ralstonia solanacearum strains detected by comparative genomic hybridization on microarrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Specific Genes from the Potato Brown Rot Strains of Ralstonia solanacearum and Their Potential Use for Strain Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Coupat</w:t>
+                <w:t xml:space="preserve">Mounira Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliou Fall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prior</w:t>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bertolla</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.I. Siri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Pianzzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2009.14⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (9), pp.1105-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-9-1105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936821v1</w:t>
+                <w:t xml:space="preserve">hal-02668604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Genes from the Potato Brown Rot Strains of Ralstonia solanacearum and Their Potential Use for Strain Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Horizontal gene transfer between Ralstonia solanacearum strains detected by comparative genomic hybridization on microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+                <w:t xml:space="preserve">Bénédicte Coupat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.I. Siri</w:t>
+                <w:t xml:space="preserve">Saliou Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Pianzzola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Bertolla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 99 (9), pp.1105-1112. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.549 - 562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-99-9-1105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2009.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668604v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Structure and Phylogeny of the Plant Pathogen Ralstonia solanacearum Inferred from Gene Distribution Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2822,51 +2822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Schoenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 189, pp.377-387. </w:t>
@@ -2904,51 +2904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific variation in use of different organic nitrogen sources by the ectomycorrhizal fungus Hebeloma cylindrosporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Verner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tansley review Hebeloma cylindrosporum -a model species to study ectomycorrhizal symbiosis from gene to ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,550 +3165,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental tracking in the postfire wood decay ascomycete Daldinia loculata using highly variable nuclear gene loci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Below‐ground distribution and persistence of an ectomycorrhizal fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Johannesson</w:t>
+                <w:t xml:space="preserve">Jean‐claude Debaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dahlberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Stenlid</w:t>
+                <w:t xml:space="preserve">Aline Effosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01858.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 161, pp.539 - 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00945.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936809v1</w:t>
+                <w:t xml:space="preserve">hal-04188443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Below-ground distribution and persistence of an ectomycorrhizal fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Debaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Effosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 161 (2), pp.539-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00945.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573520v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Below‐ground distribution and persistence of an ectomycorrhizal fungus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Parental tracking in the postfire wood decay ascomycete Daldinia loculata using highly variable nuclear gene loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean‐claude Debaud</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Johannesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Effosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Marmeisse</w:t>
+                <w:t xml:space="preserve">A. Dahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Stenlid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00945.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (7), pp.1717 - 1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2003.01858.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188443v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Below-ground distribution and persistence of an ectomycorrhizal fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Debaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Effosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 161 (2), pp.539-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00945.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214638v1</w:t>
+                <w:t xml:space="preserve">hal-02573520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of the below-ground mycelia of an ectomycorrhizal fungus inferred from speci¢c quanti¢cation of its DNA in soil samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Debaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3746,51 +3746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence between genet diversity and spatial distribution of above-and below-ground populations of the ectomycorrhizal fungus Hebeloma cylindrosporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Debaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,77 +3862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear ribosomal DNA intergenic spacer as a target sequence to study intraspecific diversity of the ectomycorrhizal basidiomycete Hebeloma cylindrosporum directly on Pinus root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lumini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Debaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3979,77 +3979,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nuclear Ribosomal DNA Intergenic Spacer as a Target Sequence To Study Intraspecific Diversity of the Ectomycorrhizal Basidiomycete Hebeloma cylindrosporum Directly on Pinus Root Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Lumini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Debaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Marmeisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4263,64 +4263,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4351,77 +4351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population dynamics of a bacterial pathogen after host re-infection affects the founding population size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaofei Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4492,90 +4492,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of DNA methylation to host adaptation in the plant pathogen Ralstonia solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4630,51 +4630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we detect bacterial subpopulations by their DNA-methylation pattern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of International-Society-for-Molecular-Plant-Microbe-Interactions (IS-MPMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). INT., Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4859,51 +4859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chih-Hung Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mahbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaw-Fen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,51 +4990,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution expérimentale de la bactérie phytopathogène Ralstonia solanacearum : bases génétiques et épigénétiques de l’adaptation à l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier); Florian FRUGIER, Directeur de Recherche CNRS, Paris Rapporteur; Marie-Agnès JACQUES, Directeur de Recherche INRA, Angers Rapporteur; Denis FAURE, Directeur de Recherche CNRS, Paris Examinateur; Jean-Baptiste FERDY, Professeur Université Toulouse III, Toulouse Examinateur; Stéphane GENIN, Directeur de Recherche CNRS, Toulouse Examinateur; Stéphane POUSSIER, Professeur Université de La Réunion, Saint-Pierre Examinateur, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5084,51 +5084,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un pathogène bactérien change d’hôte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Guidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 Secrets de l’ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5594,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.16.649159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14717" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2018.01.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Erill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puigvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guarischi-Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00504" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-15-0140-R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu229" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat-Goutaland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-10-0197." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-09-10-0197" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P Macho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R Beuz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-9-1197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936821v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertolla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Siri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pianzzola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-9-1105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schoenfeld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00999-06" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roland Debaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0318-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WDH77Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marmeisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lambilliotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sentenac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01148.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936809v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Johannesson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahlberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stenlid" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01858.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPJDQGXJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Effosse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00945.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Debaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04214638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01265.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-778GX5QZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lumini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.3.903-909.1999" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Lumini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan Nair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahbou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaw-Fen Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14717" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2018.01.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Erill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puigvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guarischi-Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00504" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-15-0140-R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu229" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat-Goutaland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-10-0197." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-09-10-0197" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P Macho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R Beuz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-9-1197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Siri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pianzzola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-9-1105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertolla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schoenfeld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00999-06" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roland Debaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0318-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WDH77Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marmeisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lambilliotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sentenac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01148.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Debaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Effosse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00945.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04214638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Johannesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahlberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stenlid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01858.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPJDQGXJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01265.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-778GX5QZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lumini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.3.903-909.1999" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Lumini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan Nair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahbou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaw-Fen Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>