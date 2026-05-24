--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4113,246 +4113,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for increased fitness of a plant pathogen conferred by epigenetic variation</w:t>
+                <w:t xml:space="preserve">Transcriptomic profiling reveals host-specific evolutionary pathways promoting enhanced fitness in the broad host range pathogen Ralstonia pseudosolanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guidot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203349v1</w:t>
+                <w:t xml:space="preserve">hal-04203332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling reveals host-specific evolutionary pathways promoting enhanced fitness in the broad host range pathogen Ralstonia pseudosolanacearum</w:t>
+                <w:t xml:space="preserve">Evidence for increased fitness of a plant pathogen conferred by epigenetic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rekha Gopalan-Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lopez-Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pécrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jardinaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04203332v1</w:t>
+                <w:t xml:space="preserve">hal-04203349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The population dynamics of a bacterial pathogen after host re-infection affects the founding population size</w:t>
               </w:r>
@@ -5594,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14717" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2018.01.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Erill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puigvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guarischi-Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00504" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-15-0140-R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu229" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat-Goutaland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-10-0197." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-09-10-0197" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P Macho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R Beuz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-9-1197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Siri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pianzzola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-9-1105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertolla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schoenfeld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00999-06" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roland Debaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0318-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WDH77Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marmeisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lambilliotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sentenac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01148.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Debaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Effosse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00945.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04214638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Johannesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahlberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stenlid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01858.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPJDQGXJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01265.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-778GX5QZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lumini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.3.903-909.1999" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Lumini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203332v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan Nair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahbou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaw-Fen Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344083v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Cazal&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaini Grazielli Doin de Moura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vali&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01225-25" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720885v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan-Nair" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coissac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lopez-Roques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P&#233;crix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Lowe-Power" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poliane Alfenas-Zerbini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n &#193;lvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-06-23-0071-LE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Peyraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guidot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00083-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001142" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa320" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14717" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2018.01.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Erill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puigvert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guarischi-Sousa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00504" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lucasson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lebeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Daunay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chiroleu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-15-0140-R" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ferdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;baud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barberis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu229" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemo Peeters" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valls" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12038" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Anisimova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03854.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188458v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat-Goutaland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-10-0197." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-09-10-0197" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto P Macho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R Beuz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;nin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-23-9-1197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Remenant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wicker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-379" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02668604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Elbaz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Siri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Pianzzola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-9-1105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coupat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Fall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bertolla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2009.14" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Schoenfeld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00999-06" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Verner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Roland Debaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Marmeisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-004-0318-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WDH77Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Marmeisse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lambilliotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sentenac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01148.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Debaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Effosse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00945.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04214638v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Debaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Johannesson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahlberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stenlid" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2003.01858.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CPJDQGXJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02573520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Debaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marmeisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01265.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-778GX5QZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02868635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lumini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.65.3.903-909.1999" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936799v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Lumini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741515v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Jiang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Berthom&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gopalan Nair" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Hung Lin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mahbou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaw-Fen Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Priou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213544v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791793v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arry Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofey Jiang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7604-1_18" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>