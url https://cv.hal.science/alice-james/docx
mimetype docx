--- v0 (2026-03-28)
+++ v1 (2026-05-24)
@@ -1790,652 +1790,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental realistic concentrations of carbamazepine in a freshwater model ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+                <w:t xml:space="preserve">Development of analytical methods to study the fate of diclofenac in a contaminated model ecosystem: analysis in bivalve, fish and watercress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">P P Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th EWA International Symposium""Challenges arising from Micro-Pollutants in Wastewater, Water, and Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EWA - European Water Association, May 2016, Munich, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01854189v1</w:t>
+                <w:t xml:space="preserve">hal-01575615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including different biological and space complexity scales in hazard assessment : a case study with diclofenac sodium PNEC derivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice James</w:t>
+                <w:t xml:space="preserve">Devenir de molécules médicamenteuses dans l’environnement aquatique : suivi du diclofénac par LC-MS/MS dans des moules, des épinoches et du cresson issus d’expérimentations en mésocosme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P P Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum Eco-Tox de la fondation Rovaltain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Rovaltain, Oct 2016, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854192v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of hazard assessment tools of increasing level of complexity for 2 pharmaceuticals : biological and ecological relevance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Amara</w:t>
+                <w:t xml:space="preserve">Effects of environmental realistic concentrations of carbamazepine in a freshwater model ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854270v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir de molécules médicamenteuses dans l’environnement aquatique : suivi du diclofénac par LC-MS/MS dans des moules, des épinoches et du cresson issus d’expérimentations en mésocosme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Including different biological and space complexity scales in hazard assessment : a case study with diclofenac sodium PNEC derivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice James-Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Eco-Tox de la fondation Rovaltain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Rovaltain, Oct 2016, Alixan, France</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575671v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of analytical methods to study the fate of diclofenac in a contaminated model ecosystem: analysis in bivalve, fish and watercress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of hazard assessment tools of increasing level of complexity for 2 pharmaceuticals : biological and ecological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bado-Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th EWA International Symposium""Challenges arising from Micro-Pollutants in Wastewater, Water, and Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EWA - European Water Association, May 2016, Munich, Germany, Germany</w:t>
+              <w:t xml:space="preserve">1st International conference on risk assessment of pharmaceuticals in the environment (ICRAPHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575615v1</w:t>
+                <w:t xml:space="preserve">ineris-01854270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of different scenarii for the impact assessment of micropollutants in mixtures under the Water Framework Directive</w:t>
               </w:r>
@@ -3358,51 +3358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04189112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. James" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kroll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03744220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Maack" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Clausen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00599-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Daniele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado-Nilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111812" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9297-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Fieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James-Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.04.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ3RT7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Iroha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Akaranta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sofie Wernersson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tusil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Soldan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-015-0039-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guerit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.01.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04029060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James Casas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyam Mirnejad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fribourg-Blanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhuygelaere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Greaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bothamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854189v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Baudoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andr&#233;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pucheux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04189112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. James" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kroll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03744220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Maack" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri &#196;yst&#246;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Clausen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00599-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113191v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaudouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Daniele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bado-Nilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111812" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9297-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Fieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James-Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Andres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.04.016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2GZ3RT7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N B Iroha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Akaranta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Sofie Wernersson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maggi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Tusil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Soldan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-015-0039-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869246v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guerit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bocquene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2008.01.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963043v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabioc'H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04029060v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225131v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice James Casas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyam Mirnejad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fribourg-Blanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhuygelaere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Greaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Botta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bothamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Baudoin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andr&#233;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575671v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854270v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pucheux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Dulio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>