--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -266,161 +266,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical sensations of craving in binge drinking and severe alcohol use disorder: A phenomenological approach</w:t>
+                <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Billaux</w:t>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49 (7), pp.1601-1613. </w:t>
+              <w:t xml:space="preserve">, 2025, 49 ([Open Access]), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.70087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266408v1</w:t>
+                <w:t xml:space="preserve">hal-05247423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory structural neuroimaging examination of impulsivity in severe alcohol use disorder: Persistent implication of the ventral striatum</w:t>
               </w:r>
@@ -432,259 +432,259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 483, pp.115452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbr.2025.115452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind deficits in Korsakoff's syndrome and alcohol use disorder: Similar deficits but different underlying cognitive processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Laniepce</w:t>
+                <w:t xml:space="preserve">Physical sensations of craving in binge drinking and severe alcohol use disorder: A phenomenological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maurage</w:t>
+                <w:t xml:space="preserve">Joël Billieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+                <w:t xml:space="preserve">Aleksandra Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcohol, Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 49 ([Open Access]), 10 p. </w:t>
+              <w:t xml:space="preserve">, 2025, 49 (7), pp.1601-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.70135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.70087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247423v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and cerebral phenotypes of neurocognitive disorders due to alcohol or Alzheimer’s disease</w:t>
               </w:r>
@@ -696,64 +696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -804,51 +804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let’s focus on the insula in addiction: A refined anatomical exploration of insula in severe alcohol and cocaine use disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Billaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,1117 +932,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insular volumetry in severe alcohol use disorder and Korsakoff's syndrome through an anatomical parcellation: Let us go back to basics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired Global Precedence Effect in Severe Alcohol Use Disorder and Korsakoff's Syndrome: A Pilot Exploration through a Global/Local Visual Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Billaux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/adb.13324.⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.3655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12113655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309473v1</w:t>
+                <w:t xml:space="preserve">inserm-04144516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Global Precedence Effect in Severe Alcohol Use Disorder and Korsakoff's Syndrome: A Pilot Exploration through a Global/Local Visual Paradigm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Distinct Sleep Alterations in Alcohol Use Disorder Patients with and without Korsakoff’s Syndrome: Relationship with Episodic Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra H Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.3655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12113655⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (6), pp.2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12062440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04144516v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04048175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Sleep Alterations in Alcohol Use Disorder Patients with and without Korsakoff’s Syndrome: Relationship with Episodic Memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Insular volumetry in severe alcohol use disorder and Korsakoff's syndrome through an anatomical parcellation: Let us go back to basics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Billaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (6), pp.2440. </w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (10), pp.11375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12062440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/adb.13324.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04048175v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural brain substrates of the deficits observed on the BEARNI test in alcohol use disorder and Korsakoff's syndrome</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alcohol Withdrawal Is an Oxidative Stress Challenge for the Brain: Does It Pave the Way toward Severe Alcohol-Related Cognitive Impairment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Clergue-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Questel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (1), pp.130-142. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnr.25132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox11102078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800557v1</w:t>
+                <w:t xml:space="preserve">hal-03838378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Withdrawal Is an Oxidative Stress Challenge for the Brain: Does It Pave the Way toward Severe Alcohol-Related Cognitive Impairment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural brain substrates of the deficits observed on the BEARNI test in alcohol use disorder and Korsakoff's syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Clergue-Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coulbault</w:t>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Questel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Laniepce</w:t>
+                <w:t xml:space="preserve">Celine Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (1), pp.130-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox11102078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnr.25132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838378v1</w:t>
+                <w:t xml:space="preserve">hal-03800557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity: A promising adjunctive treatment for severe alcohol use disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+                <w:t xml:space="preserve">Early Identification of Alcohol Use Disorder Patients at Risk of Developing Korsakoff’s Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lanièpce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 113, pp.106667 -. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.587-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.14548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494059v1</w:t>
+                <w:t xml:space="preserve">hal-03118248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Identification of Alcohol Use Disorder Patients at Risk of Developing Korsakoff’s Syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain changes associated with sleep disruption in cognitively unimpaired older adults: a short review of neuroimaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chételat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acer.14548⟩</w:t>
+              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.101252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118248v1</w:t>
+                <w:t xml:space="preserve">inserm-03124348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain changes associated with sleep disruption in cognitively unimpaired older adults: a short review of neuroimaging studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rauchs</w:t>
+                <w:t xml:space="preserve">Physical activity: A promising adjunctive treatment for severe alcohol use disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanièpce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Pitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.101252. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113, pp.106667 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arr.2020.101252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2020.106667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03124348v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of Alcohol Withdrawal Syndrome severity on sleep, brain and cognition Running title: The harmful effects of drinking cessation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online ahead of print. </w:t>
@@ -2074,563 +2074,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02968341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Laniepce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272833v1</w:t>
+                <w:t xml:space="preserve">inserm-02016360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sleep and age on prospective memory consolidation: a walk in a virtual museum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bertran</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boudehent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clocks &amp; Sleep </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/clockssleep1030028⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02317905v1</w:t>
+                <w:t xml:space="preserve">inserm-02180852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating thalamic alterations in Alcohol Use Disorder defines specificity of Korsakoff syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of sleep and age on prospective memory consolidation: a walk in a virtual museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Réhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Céline Boudehent</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Clocks &amp; Sleep </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, Firstpage-Lastpage. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awz056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/clockssleep1030028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02016360v3</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02317905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychological and Neuroimaging Examinations of Self‐Reported Sleep Quality in Alcohol Use Disorder With and Without Korsakoff's Syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Laniepce</w:t>
+                <w:t xml:space="preserve">Cerebellar hypermetabolism in alcohol use disorder: compensatory mechanism or maladaptive plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lanièpce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Ritz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43 (5), pp.952-964. </w:t>
+              <w:t xml:space="preserve">, 2019, 43 (10), pp.2212-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.13997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02180852v1</w:t>
+                <w:t xml:space="preserve">hal-02272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2773,103 +2773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du sommeil dans l’alcoolo-dépendance : intérêt de l’auto-évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Boudehent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journée du sommeil : Sommeil et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National du Sommeil et de la Vigilance (INSV), Mar 2016, Caen, France. p. 4, </w:t>
@@ -2939,51 +2939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du sommeil associées à la consommation chronique et excessive d'alcool : liens avec les altérations cérébrales structurales et les troubles cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Laniepce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Normandie Université, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMC039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3100,51 +3100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B6FF7D3"/>
+    <w:nsid w:val="E7A314D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3331,51 +3331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-laniepce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5421-7182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Billaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desmedt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Herman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115452" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13324." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113655" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048175v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra H Segobin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062440" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Clergue-Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Questel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03124348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101252" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02968341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;hel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gu&#233;zouli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03049731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-laniepce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5421-7182" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ritz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cab&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266445v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2025.115452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266408v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Billaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desmedt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Herman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.70087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266319v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulbault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf289" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Maillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delmaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2024.1784" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04048175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra H Segobin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12062440" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13324." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03838378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Clergue-Duval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Questel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11102078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lannuzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Boudehent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.25132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03118248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lani&#232;pce" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03124348v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ch&#233;telat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rauchs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2020.106667" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02968341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaa123" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02016360v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awz056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02180852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13997" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;hel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14158" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020163v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Baumard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gu&#233;zouli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03264421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2016.01.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03049731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>