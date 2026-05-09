--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Lebreton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alice Lebreton, responsable d'équipe d'équipe, DR INRAE, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice-lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6643-902X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117852716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-8764-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Depuis 2015*  [Resonsable d’équipe](https://www.biologie.ens.fr/ida) à l’Institut de Biologie de l’ENS de Paris, DR2 INRAE depuis 2022, HDR.   *2008-2014*  Chargée de recherche INRA à l’Institut Pasteur, Paris, unité P. Cossart, groupe H. Bierne.   *2006-2008*  Post-doctorat au Centre de Génétique Moléculaire du CNRS à Gif-sur-Yvette, équipe B. Séraphin.   *2002-2006*  Doctorat à l’Institut Pasteur, équipe A. Jacquier, supervision M. Fromont-Racine.   *2000*  Échange Erasmus à l’Institut de Microbiologie de l’ETH de Zürich, laboratoire de Th. Leisinger.   *1999*  Stage à l’hôpital de la Pitié-Salpêtrière.   ### Enseignement*Depuis 2014*  Enseignement à l’ENS de Paris (L3), UE [*Biologie moléculaire de la cellule*](http://www.enseignement.biologie.ens.fr/spip.php?article161&lang=fr), et depuis 2021, UE *Génomlique fonctionnelle*.   *Depuis 2011*  Enseignement à l’ENS Paris-Saclay, M1 [*Biologie et santé*](https://ens-paris-saclay.fr/formations/masters/biologie-sante), UE *Biologie cellulaire des interactions hôte-bactéries invasives*, et depuis 2017 en L3, UE *Grandes découvertes en sciences du vivant*.   *2019-2022*  Jury de l‘épreuve orale de biologie du concours d‘entrée de l‘ENS de Paris.   *2014-2020* Professeure chargée de cours à l’École normale supérieure.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’UE </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire de la cellule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (L3 non biologistes).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du cours </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes microbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 IMaLiS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.   </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Responsable de la filière </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie fondamentale pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 IMaLiS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.   </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Monitorat à l’Université Paris 7 : travaux dirigés et pratiques d’immunologie (L2, L3).   ### Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2015*  Habilitation à diriger les recherches en microibiologie-virologie (Université Paris 7)   *2002-2006*  Doctorat de Microbiologie-Virologie de l’Université Paris 7, école doctorale B2M.   *1998-2002*  Élève à l’École normale supérieure de Cachan, agrégation de Biochimie – Génie Biologique.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence et Maîtrise de Biochimie Moléculaire et Cellulaire puis cours Pasteur et DEA de Microbiologie-Virologie de l’Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cold-inducible RNA-binding protein (CIRBP) in response to cellular stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The rise of RNA: from fundamental research to therapeutic applications, 217, pp.3-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing induced by bacterial pore-forming toxins sharpens CIRBP-mediated cell response to Listeria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinko Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kurowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (22), pp.12459-12475. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the crossroads of epidemiology and biology: Bridging the gap between SARS-CoV-2 viral strain properties and epidemic wave characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Poydenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andreotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp. 54-65. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of intracellular bacteria to vacuolar or cytosolic niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J.P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.736-748. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2022.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of transcriptional and translational regulations in human cells infected by Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinko Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Habibolahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (10), pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2020.1777380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent secreted bacterial effectors reveal active intravacuolar proliferation of Listeria monocytogenes in epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peron Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wingertsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (10), pp.e1009001. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1009001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering E. coli for magnetic control and the spatial localization of functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Delacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of exported bacterial proteins with the chemogenetic fluorescent reporter FAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Chekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peron-Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Dell’arciprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenge Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15791. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72498-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RNA-Binding Protein Secreted by a Bacterial Pathogen Modulates RIG-I Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pagliuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Nam Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Robertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.823-835.e11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02390001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian microRNAs and long noncoding RNAs in the host-bacterial pathogen crosstalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA- and protein-mediated control of Listeria monocytogenes virulence gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2016.1189069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the BAHD1 Chromatin-Repressive Complex in Placental Development and Regulation of Steroid Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pourpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Libertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.e1005898. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1926–2016: 90 Years of listeriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Stavru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.711 - 723. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organelle targeting during bacterial infection: insights from Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Stavru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.330-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcb.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01162370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trip in the &amp;quot;New Microbiology&amp;quot; with the bacterial pathogen Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 588 (15), pp.2437-45. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2014.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01161887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the Heterochromatinization Factor BAHD1 in HEK293 Cells Differentially Reshapes the DNA Methylome on Autosomes and X Chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Libertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.339. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2015.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intestinal microbiota interferes with the microRNA response upon oral Listeria infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sismeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Toedling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soubigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bécavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.e00707-13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00707-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples stratégies de Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 412, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria tune interferon responses by playing with chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.87-91. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/viru.3.1.18531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive degradation of RNA precursors by the exosome in wild-type cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Kanth Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars M Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.409-21. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2012.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of type III interferon genes by pathogenic bacteria in infected epithelial cells and mouse placenta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanel Mahlakõiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39080. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00750162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bacterial protein targets the BAHD1 chromatin complex to stimulate type III interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Nam Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331 (6022), pp.1319-21. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1200120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00819299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60S ribosomal subunit assembly dynamics defined by semi-quantitative mass spectrometry of purified complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (15), pp.4988-4999. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosome-mediated quality control: substrate recruitment and molecular activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1779 (9), pp.558-65. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endonucleolytic RNA cleavage by a eukaryotic exosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Tomecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Dziembowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7224), pp.993-6. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoplasmic recycling of 60S preribosomal factors depends on the AAA protein Drg1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pertschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Zisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tengg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (19), pp.6581-92. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00668-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional network involved in the recycling of nucleocytoplasmic pre-60S factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (3), pp.349-60. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200510080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsa2 is an unstable, conserved factor required for the maturation of 27 SB pre-rRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Fromont-Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (37), pp.27099-108. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M602199200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential protein association with nascent 60S ribosomal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (13), pp.4449-60. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.13.4449-4460.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of isopropylamine to L-alaninol by Pseudomonas sp. strain KIE171 involves N-glutamylated intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana I de Azevedo Wäsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan R van Der Ploeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tere Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (5), pp.2368-75. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.5.2368-2375.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire revivre les dinosaures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurassic Park et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2024, 978-2410028768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en évidence du bacille de la peste, Hong-Kong 1894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bibnum.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des facteurs pré-ribosomiques au cours de la biogenèse de la grande sous-unité ribosomique chez S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris-Diderot - Paris VII, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00100381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations post-transcriptionnelles de l'expression génique de la cellule hôte en réponse à l'infection bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot (Paris 7), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02471940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Lebreton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alice Lebreton, responsable d'équipe d'équipe, DR INRAE, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice-lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6643-902X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117852716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-8764-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Depuis 2015*  [Resonsable d’équipe](https://www.biologie.ens.fr/ida) à l’Institut de Biologie de l’ENS de Paris, DR2 INRAE depuis 2022, HDR.   *2008-2014*  Chargée de recherche INRA à l’Institut Pasteur, Paris, unité P. Cossart, groupe H. Bierne.   *2006-2008*  Post-doctorat au Centre de Génétique Moléculaire du CNRS à Gif-sur-Yvette, équipe B. Séraphin.   *2002-2006*  Doctorat à l’Institut Pasteur, équipe A. Jacquier, supervision M. Fromont-Racine.   *2000*  Échange Erasmus à l’Institut de Microbiologie de l’ETH de Zürich, laboratoire de Th. Leisinger.   *1999*  Stage à l’hôpital de la Pitié-Salpêtrière.   ### Enseignement*Depuis 2014*  Enseignement à l’ENS de Paris (L3), UE [*Biologie moléculaire de la cellule*](http://www.enseignement.biologie.ens.fr/spip.php?article161&lang=fr), et depuis 2021, UE *Génomlique fonctionnelle*.   *Depuis 2011*  Enseignement à l’ENS Paris-Saclay, M1 [*Biologie et santé*](https://ens-paris-saclay.fr/formations/masters/biologie-sante), UE *Biologie cellulaire des interactions hôte-bactéries invasives*, et depuis 2017 en L3, UE *Grandes découvertes en sciences du vivant*.   *2019-2022*  Jury de l‘épreuve orale de biologie du concours d‘entrée de l‘ENS de Paris.   *2014-2020* Professeure chargée de cours à l’École normale supérieure.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’UE </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire de la cellule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (L3 non biologistes).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du cours </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes microbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 IMaLiS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.   </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Responsable de la filière </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie fondamentale pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 IMaLiS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.   </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Monitorat à l’Université Paris 7 : travaux dirigés et pratiques d’immunologie (L2, L3).   ### Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2015*  Habilitation à diriger les recherches en microibiologie-virologie (Université Paris 7)   *2002-2006*  Doctorat de Microbiologie-Virologie de l’Université Paris 7, école doctorale B2M.   *1998-2002*  Élève à l’École normale supérieure de Cachan, agrégation de Biochimie – Génie Biologique.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence et Maîtrise de Biochimie Moléculaire et Cellulaire puis cours Pasteur et DEA de Microbiologie-Virologie de l’Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cold-inducible RNA-binding protein (CIRBP) in response to cellular stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The rise of RNA: from fundamental research to therapeutic applications, 217, pp.3-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing induced by bacterial pore-forming toxins sharpens CIRBP-mediated cell response to Listeria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinko Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kurowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (22), pp.12459-12475. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the crossroads of epidemiology and biology: Bridging the gap between SARS-CoV-2 viral strain properties and epidemic wave characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Poydenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andreotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp. 54-65. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of intracellular bacteria to vacuolar or cytosolic niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J.P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.736-748. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2022.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of transcriptional and translational regulations in human cells infected by Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinko Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Habibolahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (10), pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2020.1777380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent secreted bacterial effectors reveal active intravacuolar proliferation of Listeria monocytogenes in epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peron-Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wingertsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (10), pp.e1009001. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1009001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of exported bacterial proteins with the chemogenetic fluorescent reporter FAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Chekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peron-Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Dell’arciprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenge Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15791. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72498-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering E. coli for magnetic control and the spatial localization of functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Delacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RNA-Binding Protein Secreted by a Bacterial Pathogen Modulates RIG-I Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pagliuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Nam Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Robertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.823-835.e11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02390001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian microRNAs and long noncoding RNAs in the host-bacterial pathogen crosstalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA- and protein-mediated control of Listeria monocytogenes virulence gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2016.1189069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the BAHD1 Chromatin-Repressive Complex in Placental Development and Regulation of Steroid Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pourpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Libertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.e1005898. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1926–2016: 90 Years of listeriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Stavru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.711 - 723. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organelle targeting during bacterial infection: insights from Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Stavru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.330-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcb.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01162370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trip in the &amp;quot;New Microbiology&amp;quot; with the bacterial pathogen Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 588 (15), pp.2437-45. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2014.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01161887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the Heterochromatinization Factor BAHD1 in HEK293 Cells Differentially Reshapes the DNA Methylome on Autosomes and X Chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Libertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.339. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2015.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intestinal microbiota interferes with the microRNA response upon oral Listeria infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sismeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Toedling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soubigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bécavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.e00707-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00707-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples stratégies de Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 412, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria tune interferon responses by playing with chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.87-91. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/viru.3.1.18531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive degradation of RNA precursors by the exosome in wild-type cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Kanth Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars M Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.409-21. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2012.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of type III interferon genes by pathogenic bacteria in infected epithelial cells and mouse placenta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanel Mahlakõiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39080. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00750162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bacterial protein targets the BAHD1 chromatin complex to stimulate type III interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Nam Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331 (6022), pp.1319-21. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1200120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00819299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60S ribosomal subunit assembly dynamics defined by semi-quantitative mass spectrometry of purified complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (15), pp.4988-4999. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosome-mediated quality control: substrate recruitment and molecular activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1779 (9), pp.558-65. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endonucleolytic RNA cleavage by a eukaryotic exosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Tomecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Dziembowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7224), pp.993-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoplasmic recycling of 60S preribosomal factors depends on the AAA protein Drg1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pertschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Zisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tengg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (19), pp.6581-92. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00668-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional network involved in the recycling of nucleocytoplasmic pre-60S factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (3), pp.349-60. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200510080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsa2 is an unstable, conserved factor required for the maturation of 27 SB pre-rRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Fromont-Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (37), pp.27099-108. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M602199200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential protein association with nascent 60S ribosomal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (13), pp.4449-60. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.13.4449-4460.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of isopropylamine to L-alaninol by Pseudomonas sp. strain KIE171 involves N-glutamylated intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana I de Azevedo Wäsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan R van Der Ploeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tere Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (5), pp.2368-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.5.2368-2375.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire revivre les dinosaures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurassic Park et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2024, 978-2410028768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en évidence du bacille de la peste, Hong-Kong 1894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bibnum.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des facteurs pré-ribosomiques au cours de la biogenèse de la grande sous-unité ribosomique chez S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris-Diderot - Paris VII, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00100381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations post-transcriptionnelles de l'expression génique de la cellule hôte en réponse à l'infection bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot (Paris 7), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02471940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF7B8800"/>
+    <w:nsid w:val="8B235A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6643-902X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117852716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8764-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/spip.php?article161&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/spip.php?article158&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/?rubrique11&amp;lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04077305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04342449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kurowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Viry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poydenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haiech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03602380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.P. Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02308583v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Habibolahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rupp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1777380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02424854v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron Cane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wingertsmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Delacou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guignier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Chekli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron-Cane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dell&#8217;arciprete" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72498-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02390001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Robertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2019.10.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350977v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.06.016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350979v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1189069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01400517v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.10.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01162370v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2015.01.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01161887v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.05.051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204374v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350803v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.3.1.18531" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M Steinmetz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.08.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00750162v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Mahlak&#245;iv" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039080" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn469" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2008.02.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Tomecki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Dziembowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07480" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pertschy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Zisser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tengg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00668-07" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200510080" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350676v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602199200" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.13.4449-4460.2003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana I de Azevedo W&#228;sch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R van Der Ploeg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tere Maire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kiener" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.5.2368-2375.2002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04077385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bibnum.514" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00100381v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02471940v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6643-902X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117852716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8764-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/spip.php?article161&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/spip.php?article158&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/?rubrique11&amp;lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04077305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04342449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kurowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Viry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poydenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haiech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03602380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.P. Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02308583v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Habibolahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rupp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1777380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02424854v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron-Cane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wingertsmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Chekli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dell&#8217;arciprete" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72498-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Aubry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Delacou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02390001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Robertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2019.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350977v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.06.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350979v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1189069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01400517v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01162370v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2015.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01161887v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.05.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350803v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.3.1.18531" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Xu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M Steinmetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.08.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00750162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Mahlak&#245;iv" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn469" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2008.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Tomecki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Dziembowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07480" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pertschy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Zisser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tengg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00668-07" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200510080" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602199200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.13.4449-4460.2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana I de Azevedo W&#228;sch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R van Der Ploeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tere Maire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kiener" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.5.2368-2375.2002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04077385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bibnum.514" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00100381v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02471940v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>