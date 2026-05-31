--- v1 (2026-05-09)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Lebreton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alice Lebreton, responsable d'équipe d'équipe, DR INRAE, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice-lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6643-902X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117852716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-8764-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Depuis 2015*  [Resonsable d’équipe](https://www.biologie.ens.fr/ida) à l’Institut de Biologie de l’ENS de Paris, DR2 INRAE depuis 2022, HDR.   *2008-2014*  Chargée de recherche INRA à l’Institut Pasteur, Paris, unité P. Cossart, groupe H. Bierne.   *2006-2008*  Post-doctorat au Centre de Génétique Moléculaire du CNRS à Gif-sur-Yvette, équipe B. Séraphin.   *2002-2006*  Doctorat à l’Institut Pasteur, équipe A. Jacquier, supervision M. Fromont-Racine.   *2000*  Échange Erasmus à l’Institut de Microbiologie de l’ETH de Zürich, laboratoire de Th. Leisinger.   *1999*  Stage à l’hôpital de la Pitié-Salpêtrière.   ### Enseignement*Depuis 2014*  Enseignement à l’ENS de Paris (L3), UE [*Biologie moléculaire de la cellule*](http://www.enseignement.biologie.ens.fr/spip.php?article161&lang=fr), et depuis 2021, UE *Génomlique fonctionnelle*.   *Depuis 2011*  Enseignement à l’ENS Paris-Saclay, M1 [*Biologie et santé*](https://ens-paris-saclay.fr/formations/masters/biologie-sante), UE *Biologie cellulaire des interactions hôte-bactéries invasives*, et depuis 2017 en L3, UE *Grandes découvertes en sciences du vivant*.   *2019-2022*  Jury de l‘épreuve orale de biologie du concours d‘entrée de l‘ENS de Paris.   *2014-2020* Professeure chargée de cours à l’École normale supérieure.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’UE </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire de la cellule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (L3 non biologistes).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du cours </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes microbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 IMaLiS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.   </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Responsable de la filière </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie fondamentale pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 IMaLiS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.   </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Monitorat à l’Université Paris 7 : travaux dirigés et pratiques d’immunologie (L2, L3).   ### Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2015*  Habilitation à diriger les recherches en microibiologie-virologie (Université Paris 7)   *2002-2006*  Doctorat de Microbiologie-Virologie de l’Université Paris 7, école doctorale B2M.   *1998-2002*  Élève à l’École normale supérieure de Cachan, agrégation de Biochimie – Génie Biologique.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence et Maîtrise de Biochimie Moléculaire et Cellulaire puis cours Pasteur et DEA de Microbiologie-Virologie de l’Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cold-inducible RNA-binding protein (CIRBP) in response to cellular stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The rise of RNA: from fundamental research to therapeutic applications, 217, pp.3-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing induced by bacterial pore-forming toxins sharpens CIRBP-mediated cell response to Listeria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinko Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kurowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (22), pp.12459-12475. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the crossroads of epidemiology and biology: Bridging the gap between SARS-CoV-2 viral strain properties and epidemic wave characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Poydenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andreotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp. 54-65. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of intracellular bacteria to vacuolar or cytosolic niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J.P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.736-748. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2022.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of transcriptional and translational regulations in human cells infected by Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinko Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Habibolahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (10), pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2020.1777380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent secreted bacterial effectors reveal active intravacuolar proliferation of Listeria monocytogenes in epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peron-Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wingertsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (10), pp.e1009001. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1009001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of exported bacterial proteins with the chemogenetic fluorescent reporter FAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Chekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peron-Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Dell’arciprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenge Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15791. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72498-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering E. coli for magnetic control and the spatial localization of functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Delacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RNA-Binding Protein Secreted by a Bacterial Pathogen Modulates RIG-I Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pagliuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Nam Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Robertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.823-835.e11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02390001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian microRNAs and long noncoding RNAs in the host-bacterial pathogen crosstalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA- and protein-mediated control of Listeria monocytogenes virulence gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2016.1189069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the BAHD1 Chromatin-Repressive Complex in Placental Development and Regulation of Steroid Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pourpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Libertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.e1005898. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1926–2016: 90 Years of listeriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Stavru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.711 - 723. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organelle targeting during bacterial infection: insights from Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Stavru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.330-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcb.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01162370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trip in the &amp;quot;New Microbiology&amp;quot; with the bacterial pathogen Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 588 (15), pp.2437-45. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2014.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01161887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the Heterochromatinization Factor BAHD1 in HEK293 Cells Differentially Reshapes the DNA Methylome on Autosomes and X Chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Libertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.339. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2015.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intestinal microbiota interferes with the microRNA response upon oral Listeria infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sismeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Toedling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soubigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bécavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.e00707-13. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00707-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples stratégies de Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 412, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria tune interferon responses by playing with chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.87-91. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/viru.3.1.18531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive degradation of RNA precursors by the exosome in wild-type cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Kanth Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars M Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.409-21. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2012.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of type III interferon genes by pathogenic bacteria in infected epithelial cells and mouse placenta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanel Mahlakõiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39080. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00750162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bacterial protein targets the BAHD1 chromatin complex to stimulate type III interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Nam Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331 (6022), pp.1319-21. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1200120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00819299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60S ribosomal subunit assembly dynamics defined by semi-quantitative mass spectrometry of purified complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (15), pp.4988-4999. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosome-mediated quality control: substrate recruitment and molecular activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1779 (9), pp.558-65. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endonucleolytic RNA cleavage by a eukaryotic exosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Tomecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Dziembowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7224), pp.993-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoplasmic recycling of 60S preribosomal factors depends on the AAA protein Drg1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pertschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Zisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tengg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (19), pp.6581-92. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00668-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional network involved in the recycling of nucleocytoplasmic pre-60S factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (3), pp.349-60. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200510080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsa2 is an unstable, conserved factor required for the maturation of 27 SB pre-rRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Fromont-Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (37), pp.27099-108. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M602199200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential protein association with nascent 60S ribosomal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (13), pp.4449-60. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.13.4449-4460.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of isopropylamine to L-alaninol by Pseudomonas sp. strain KIE171 involves N-glutamylated intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana I de Azevedo Wäsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan R van Der Ploeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tere Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (5), pp.2368-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.5.2368-2375.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire revivre les dinosaures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurassic Park et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2024, 978-2410028768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en évidence du bacille de la peste, Hong-Kong 1894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bibnum.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des facteurs pré-ribosomiques au cours de la biogenèse de la grande sous-unité ribosomique chez S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris-Diderot - Paris VII, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00100381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations post-transcriptionnelles de l'expression génique de la cellule hôte en réponse à l'infection bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot (Paris 7), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02471940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Lebreton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Alice Lebreton, responsable d'équipe d'équipe, DR INRAE, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice-lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6643-902X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117852716</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/M-8764-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Depuis 2015*  [Resonsable d’équipe](https://www.biologie.ens.fr/ida) à l’Institut de Biologie de l’ENS de Paris, DR2 INRAE depuis 2022, HDR.   *2008-2014*  Chargée de recherche INRA à l’Institut Pasteur, Paris, unité P. Cossart, groupe H. Bierne.   *2006-2008*  Post-doctorat au Centre de Génétique Moléculaire du CNRS à Gif-sur-Yvette, équipe B. Séraphin.   *2002-2006*  Doctorat à l’Institut Pasteur, équipe A. Jacquier, supervision M. Fromont-Racine.   *2000*  Échange Erasmus à l’Institut de Microbiologie de l’ETH de Zürich, laboratoire de Th. Leisinger.   *1999*  Stage à l’hôpital de la Pitié-Salpêtrière.   ### Enseignement*Depuis 2014*  Enseignement à l’ENS de Paris (L3), UE [*Biologie moléculaire de la cellule*](http://www.enseignement.biologie.ens.fr/spip.php?article161&lang=fr), et depuis 2021, UE *Génomlique fonctionnelle*.   *Depuis 2011*  Enseignement à l’ENS Paris-Saclay, M1 [*Biologie et santé*](https://ens-paris-saclay.fr/formations/masters/biologie-sante), UE *Biologie cellulaire des interactions hôte-bactéries invasives*, et depuis 2017 en L3, UE *Grandes découvertes en sciences du vivant*.   *2019-2022*  Jury de l‘épreuve orale de biologie du concours d‘entrée de l‘ENS de Paris.   *2014-2020* Professeure chargée de cours à l’École normale supérieure.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’UE </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie moléculaire de la cellule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (L3 non biologistes).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du cours </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes microbiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 IMaLiS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.   </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Responsable de la filière </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie fondamentale pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 IMaLiS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.   </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Monitorat à l’Université Paris 7 : travaux dirigés et pratiques d’immunologie (L2, L3).   ### Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*2015*  Habilitation à diriger les recherches en microibiologie-virologie (Université Paris 7)   *2002-2006*  Doctorat de Microbiologie-Virologie de l’Université Paris 7, école doctorale B2M.   *1998-2002*  Élève à l’École normale supérieure de Cachan, agrégation de Biochimie – Génie Biologique.  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence et Maîtrise de Biochimie Moléculaire et Cellulaire puis cours Pasteur et DEA de Microbiologie-Virologie de l’Université Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cold-inducible RNA-binding protein (CIRBP) in response to cellular stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, The rise of RNA: from fundamental research to therapeutic applications, 217, pp.3-9. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing induced by bacterial pore-forming toxins sharpens CIRBP-mediated cell response to Listeria infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Boehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinko Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kurowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Viry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (22), pp.12459-12475. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkad1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the crossroads of epidemiology and biology: Bridging the gap between SARS-CoV-2 viral strain properties and epidemic wave characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Poydenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haiech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andreotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp. 54-65. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of intracellular bacteria to vacuolar or cytosolic niches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J.P. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (8), pp.736-748. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2022.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination of transcriptional and translational regulations in human cells infected by Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinko Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Habibolahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (10), pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2020.1777380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent secreted bacterial effectors reveal active intravacuolar proliferation of Listeria monocytogenes in epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peron-Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Carlos Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wingertsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (10), pp.e1009001. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1009001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering E. coli for magnetic control and the spatial localization of functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-An Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Delacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the dynamics of exported bacterial proteins with the chemogenetic fluorescent reporter FAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yankel Chekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peron-Cane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Dell’arciprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenge Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.15791. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-72498-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALFA: annotation landscape for aligned reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Murigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (250), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-5624-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RNA-Binding Protein Secreted by a Bacterial Pathogen Modulates RIG-I Signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Pagliuso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Nam Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevens Robertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Host and Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (6), pp.823-835.e11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chom.2019.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02390001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammalian microRNAs and long noncoding RNAs in the host-bacterial pathogen crosstalk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.semcdb.2016.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350977v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA- and protein-mediated control of Listeria monocytogenes virulence gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (5), pp.460-470. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2016.1189069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350979v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1926–2016: 90 Years of listeriology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Stavru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Brisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.711 - 723. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micinf.2016.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the BAHD1 Chromatin-Repressive Complex in Placental Development and Regulation of Steroid Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pourpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Libertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (3), pp.e1005898. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organelle targeting during bacterial infection: insights from Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizia Stavru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (6), pp.330-8. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcb.2015.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01162370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trip in the &amp;quot;New Microbiology&amp;quot; with the bacterial pathogen Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 588 (15), pp.2437-45. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2014.05.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01161887v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the Heterochromatinization Factor BAHD1 in HEK293 Cells Differentially Reshapes the DNA Methylome on Autosomes and X Chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Libertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Dillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.339. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2015.00339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the inhibition of the chromatin repressor BAHD1 by the bacterial nucleomodulin LntA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Dessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.e00775-13. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00775-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples stratégies de Listeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 412, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria tune interferon responses by playing with chromatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.87-91. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/viru.3.1.18531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intestinal microbiota interferes with the microRNA response upon oral Listeria infection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Sismeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joern Toedling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soubigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bécavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (6), pp.e00707-13. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.00707-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive degradation of RNA precursors by the exosome in wild-type cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajani Kanth Gudipati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenyu Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars M Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.409-21. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcel.2012.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of type III interferon genes by pathogenic bacteria in infected epithelial cells and mouse placenta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Travier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanel Mahlakõiv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e39080. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0039080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00750162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bacterial protein targets the BAHD1 chromatin complex to stimulate type III interferon response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Lakisic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviana Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Nam Tham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331 (6022), pp.1319-21. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1200120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00819299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosome-mediated quality control: substrate recruitment and molecular activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1779 (9), pp.558-65. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60S ribosomal subunit assembly dynamics defined by semi-quantitative mass spectrometry of purified complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (15), pp.4988-4999. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endonucleolytic RNA cleavage by a eukaryotic exosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Tomecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Dziembowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Séraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 456 (7224), pp.993-6. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature07480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoplasmic recycling of 60S preribosomal factors depends on the AAA protein Drg1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pertschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrude Zisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tengg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (19), pp.6581-92. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.00668-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nsa2 is an unstable, conserved factor required for the maturation of 27 SB pre-rRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Fromont-Racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (37), pp.27099-108. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M602199200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional network involved in the recycling of nucleocytoplasmic pre-60S factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decourty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Rain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (3), pp.349-60. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.200510080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential protein association with nascent 60S ribosomal particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Saveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Namane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Gleizes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (13), pp.4449-60. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MCB.23.13.4449-4460.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of isopropylamine to L-alaninol by Pseudomonas sp. strain KIE171 involves N-glutamylated intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana I de Azevedo Wäsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan R van Der Ploeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tere Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (5), pp.2368-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.5.2368-2375.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire revivre les dinosaures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurassic Park et les sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2024, 978-2410028768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en évidence du bacille de la peste, Hong-Kong 1894</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bibnum.514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des facteurs pré-ribosomiques au cours de la biogenèse de la grande sous-unité ribosomique chez S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris-Diderot - Paris VII, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00100381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations post-transcriptionnelles de l'expression génique de la cellule hôte en réponse à l'infection bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Diderot (Paris 7), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02471940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId168"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B235A14"/>
+    <w:nsid w:val="8F170055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6643-902X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117852716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8764-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/spip.php?article161&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/spip.php?article158&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/?rubrique11&amp;lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04077305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04342449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kurowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Viry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poydenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haiech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03602380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.P. Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02308583v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Habibolahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rupp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1777380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02424854v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron-Cane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wingertsmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Chekli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dell&#8217;arciprete" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72498-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038795v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Aubry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Delacou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guignier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02390001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Robertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2019.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350977v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.06.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350979v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1189069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01400517v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.10.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01162370v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2015.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01161887v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.05.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350803v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.3.1.18531" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Xu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M Steinmetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.08.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00750162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Mahlak&#245;iv" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350774v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn469" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2008.02.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Tomecki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Dziembowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07480" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pertschy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Zisser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tengg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00668-07" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200510080" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602199200" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.13.4449-4460.2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana I de Azevedo W&#228;sch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R van Der Ploeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tere Maire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kiener" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.5.2368-2375.2002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04077385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bibnum.514" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00100381v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02471940v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-lebreton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6643-902X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117852716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-8764-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/spip.php?article161&amp;lang=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/spip.php?article158&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseignement.biologie.ens.fr/?rubrique11&amp;lang=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04077305v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Corre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lebreton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.04.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04342449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Boehm" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinko Besic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kurowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Viry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad1033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565244v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Poydenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haiech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03602380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J.P. Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.01.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02308583v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Habibolahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Noel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rupp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1777380" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02424854v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peron-Cane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Fernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wingertsmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gautier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038795v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-An Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Guyodo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Delacou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guignier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00286" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093348v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankel Chekli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Dell&#8217;arciprete" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allemand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenge Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72498-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02084432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Murigneux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bastianelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5624-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02390001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliuso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=To Nam Tham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allemand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevens Robertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2019.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350977v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cossart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.06.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350979v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2016.1189069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01400517v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Stavru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2016.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Lakisic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pourpre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Wendling" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Libertini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005898" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01162370v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2015.01.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01161887v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.05.051" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350961v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Beck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00339" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01109386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Job" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ragon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Dessen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00775-13" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bierne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350803v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/viru.3.1.18531" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Toedling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soubigou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;cavin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00707-13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350901v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajani Kanth Gudipati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyu Xu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand S&#233;raphin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars M Steinmetz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.08.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00750162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanel Mahlak&#245;iv" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tailleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Subtil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00819299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fritsch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350691v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2008.02.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn469" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Tomecki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Dziembowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07480" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pertschy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Zisser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tengg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00668-07" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350676v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602199200" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350674v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200510080" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350680v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.23.13.4449-4460.2003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-01350667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana I de Azevedo W&#228;sch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R van Der Ploeg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tere Maire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kiener" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.5.2368-2375.2002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-04077385v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bibnum.514" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00100381v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02471940v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>