--- v0 (2026-03-23)
+++ v1 (2026-04-17)
@@ -570,346 +570,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diffractive thinking, reading, writing and playing: the Methodology of Constallations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Abrahams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Desaubliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diffracting New Materialism: Emerging Methods in Artistic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interface-à-face. Portraits visiophoniques chez Annie Abrahams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques du visage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épaisseur du visage numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visages à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Images de nos camécrans La Fabrique d'un cinéma-selfie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Captures d'écran Quand le cinéma affronte les flux numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yellow Now, 2022, 978-2-87340-483-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691761v1</w:t>
-              </w:r>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">hal-03691741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1128,165 +1128,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Face Surface, une recherche-expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réel Virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une tromperie reconduite à travers la tentative de l'annuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue Documentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691732v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04789643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les nuages</w:t>
               </w:r>
@@ -2023,165 +2023,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Services de soin en ligne : l’ASMRtiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Quand l’interface échappe. Lapsus machinae, autonomisation et défaillances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Cassou-Noguès, Gabriel Tremblay-Gaudette, Arnaud Regnauld, François Sebbah et Gwenola Wagon, Nov 2019, Université Paris 8 - Vincennes Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser les ‘vidéos de compagnie’. Sur quelques travaux documentaires contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Après les réseaux sociaux. Pratiques, esthétiques et éthiques d’une écologie des Contenus Générés par les Utilisateurs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Allan Deneuville, Chloé Gallibert-Laîné, Valérian Guillier, Gala Hernández López, Jun 2019, ENSAD, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425094v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04425087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits au casque de RV</w:t>
               </w:r>
@@ -2575,441 +2575,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La couture du regard. Rythmiques du visage au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales « Le sens du rythme », LITT&amp;ARTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits de soi, regards de biais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Muséologie, muséographie « Techniques de soi, rites et imagination »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Drouin-Leclerc, Apr 2017, Centre Pompidou, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melting the face: apparition of troubled identities in fiction films, documentaries and surveillance screens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The NECS 2017, Conference – Sensibility and the Senses. Media, Bodies, Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ophie Einwächter, Judith Keilbach, Skadi Loist, Michał Pabiś-Orzeszyna, Francesco Pitassio, Antonio Somaini, Alena Strohmaier, Jun 2017, Université Paris 3 Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreintes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Visages à contraintes. Formes du portrait à l’ère électro-numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ciciliato, avec Laurent Pottier, et Marc Veyrat (laboratoire CIEREC et LLSETI), Oct 2017, Université Jean Monnet, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires vraies. Des récits du quotidien : du journal filmé au vlog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme « Images en transit - Transports, Destination(s), Expositions dans un contexte numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Buignet, Julie Martin, Carole Nosella, Saul Pandelakis, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques de recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Recherche en création : formats, process, approches méthodologiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Naugrette et Monique Martinez Thomas, Nov 2017, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425160v1</w:t>
-              </w:r>
-[...343 lines deleted...]
-                <w:t xml:space="preserve">hal-04425186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le visage en visiophonie : présence, absence, distance</w:t>
               </w:r>
@@ -3528,51 +3528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D033E0E"/>
+    <w:nsid w:val="677CA97F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3759,51 +3759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-lenay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425297v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Desaubliaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691739v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789643v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.030.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnefille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-lenay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425297v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Desaubliaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.030.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnefille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>