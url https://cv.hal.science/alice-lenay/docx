--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -210,151 +210,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Twisties!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chimère hétéro (Figuring out images)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425288v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04425299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dear Hacker</w:t>
               </w:r>
@@ -1059,96 +1059,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière l'écran. Entretien avec Dominic Gagnon</w:t>
+                <w:t xml:space="preserve">Une tromperie reconduite à travers la tentative de l'annuler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue Documentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691728v1</w:t>
+                <w:t xml:space="preserve">hal-03691732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Surface, une recherche-expérimentation</w:t>
               </w:r>
@@ -1197,96 +1197,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une tromperie reconduite à travers la tentative de l'annuler</w:t>
+                <w:t xml:space="preserve">Derrière l'écran. Entretien avec Dominic Gagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue Documentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691732v1</w:t>
+                <w:t xml:space="preserve">hal-03691728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les nuages</w:t>
               </w:r>
@@ -1527,234 +1527,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From me to you. Desire and othering through VR headset and videophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presencing Worlds, Annual workshop An-Icon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project ‘AN-ICON’, Apr 2022, Gargnano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le réacteur vidéo, ou comment le corps s’incruste dans l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre par(mi) les écrans : passé et avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sous la direction de Jacopo Bodini et Mauro Carbone, Université Jean Moulin Lyon 3, IRPhiL, Groupe de recherche international Vivre par(mi) les écrans. Avec la collaboration de l’Università degli Studi di Torino, Collège des Bernardins., Apr 2022, Université Jean Moulin Lyon 3, IRPhiL, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La partagie de l’image. Enquête performative sur l'espace de la regardeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reshaping Digital Interactions: Subjectivity in the post-cinema age / Remodeler nos interactions numériques : la subjectivité à l’ère du post-cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Alliance porté par Nico Baumbach (Columbia University)et Judith Michalet (Université Paris 1)avec la participation de Aline Caillet (Université Paris 1), Yves Citton (Université Paris 8), Jane M. Gaines (Columbia University), Gwenola Wagon (Université Paris 8) et Damon R. Young (UC Berkeley), comme membres du comité scientifique., May 2022, Centre Pompidou et Columbia Global Center (4 rue de Chevreuse, Paris 75006), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04425128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface-à-face : parcours de thèse</w:t>
               </w:r>
@@ -2023,165 +2023,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser les ‘vidéos de compagnie’. Sur quelques travaux documentaires contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Après les réseaux sociaux. Pratiques, esthétiques et éthiques d’une écologie des Contenus Générés par les Utilisateurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Allan Deneuville, Chloé Gallibert-Laîné, Valérian Guillier, Gala Hernández López, Jun 2019, ENSAD, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Services de soin en ligne : l’ASMRtiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quand l’interface échappe. Lapsus machinae, autonomisation et défaillances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Cassou-Noguès, Gabriel Tremblay-Gaudette, Arnaud Regnauld, François Sebbah et Gwenola Wagon, Nov 2019, Université Paris 8 - Vincennes Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425087v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04425094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits au casque de RV</w:t>
               </w:r>
@@ -2299,165 +2299,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le film en pièces. Pratiques de found footage à partir de vlogs YouTube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Attention machine ! »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Valero, accompagnée de Guillaume Bourgois, Pierre Jailloux et Alice Lenay et le partenariat de l’atelier « Arts Sciences » du théâtre de l’Hexagone, scène nationale, Feb 2018, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interface-à- face. Webcams et discours politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Politique du visage. Fanatisme esthétique et regard éthique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leszek Brogowski, Gwenola Druel et Anna Szyjkowska, Apr 2018, Université de Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425150v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04425157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir une caméra subjective ? Corps fantôme, machine et cyborg</w:t>
               </w:r>
@@ -2575,303 +2575,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits de soi, regards de biais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Muséologie, muséographie « Techniques de soi, rites et imagination »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victor Drouin-Leclerc, Apr 2017, Centre Pompidou, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melting the face: apparition of troubled identities in fiction films, documentaries and surveillance screens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The NECS 2017, Conference – Sensibility and the Senses. Media, Bodies, Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ophie Einwächter, Judith Keilbach, Skadi Loist, Michał Pabiś-Orzeszyna, Francesco Pitassio, Antonio Somaini, Alena Strohmaier, Jun 2017, Université Paris 3 Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empreintes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Visages à contraintes. Formes du portrait à l’ère électro-numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Ciciliato, avec Laurent Pottier, et Marc Veyrat (laboratoire CIEREC et LLSETI), Oct 2017, Université Jean Monnet, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La couture du regard. Rythmiques du visage au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales « Le sens du rythme », LITT&amp;ARTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Université Grenoble Alpes (UGA) - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425176v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-04425163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires vraies. Des récits du quotidien : du journal filmé au vlog</w:t>
               </w:r>
@@ -3528,51 +3528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="677CA97F"/>
+    <w:nsid w:val="7E7CD62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3759,51 +3759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-lenay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425297v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425299v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Desaubliaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.030.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnefille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425163v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-lenay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425297v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425299v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Abrahams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Desaubliaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691739v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691741v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789651v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691728v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Rasmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docu.030.0007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnefille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425186v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jailloux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04417732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>