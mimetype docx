--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -913,183 +913,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du modèle européen de préhistoire en Égypte au début du XXe siècle: les travaux du Père Paul Bovier–Lapierre S. J. (1873–1950) et D’Edmond Vignard (1885–1969)</w:t>
+                <w:t xml:space="preserve">Le peuplement paléolithique de l’Afrique du Nord-Est dans son contexte macrorégional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.65-101. </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (2), pp.103015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4467/00786500.ORG.22.004.16954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987147v1</w:t>
+                <w:t xml:space="preserve">hal-03965096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuplement paléolithique de l’Afrique du Nord-Est dans son contexte macrorégional</w:t>
+                <w:t xml:space="preserve">Influences du modèle européen de préhistoire en Égypte au début du XXe siècle: les travaux du Père Paul Bovier–Lapierre S. J. (1873–1950) et D’Edmond Vignard (1885–1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (2), pp.103015. </w:t>
+              <w:t xml:space="preserve">Organon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.65-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4467/00786500.ORG.22.004.16954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965096v1</w:t>
+                <w:t xml:space="preserve">hal-03987147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Main Nile Valley at the End of the Pleistocene (28–15 ka): Dispersal Corridor or Environmental Refugium?</w:t>
               </w:r>
@@ -3871,168 +3871,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goda Buticha (Ethiopie) ou le fantôme de la transition du Middle au Later Stone Age</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nile Valley at the end of the Pleistocene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l’Est africain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2019 meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402425v1</w:t>
+                <w:t xml:space="preserve">hal-02553574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4091,126 +4035,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nile Valley at the end of the Pleistocene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goda Buticha (Ethiopie) ou le fantôme de la transition du Middle au Later Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleurdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erella Hovers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfawossen Asrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelalem Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2019 meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène dans l’Est africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553574v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lithic assemblage of E71P1A (Levallois Edfuan) and the occurrence of Levallois technology in the Egyptian Late Palaeolithic.</w:t>
               </w:r>
@@ -4328,545 +4328,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Middle Stone Age artefacts in Africa Radcliffe Institute, Université de Harvard (USA).</w:t>
+                <w:t xml:space="preserve">A view from the East: Backed pieces in the Horn of Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Will</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Tryon</w:t>
+                <w:t xml:space="preserve">C. Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Harvard (USA), table-ronde internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Harvard, United States</w:t>
+              <w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879547v1</w:t>
+                <w:t xml:space="preserve">hal-02877012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A view from the East: Backed pieces in the Horn of Africa.</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Middle Stone Age artefacts in Africa Radcliffe Institute, Université de Harvard (USA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ménard</w:t>
+                <w:t xml:space="preserve">C. Tryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Université de Harvard (USA), table-ronde internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Harvard, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877012v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Pleurdeau</w:t>
+                <w:t xml:space="preserve">Cultural dynamics in eastern Africa during the Late Pleistocene: a view from Goda Buticha (Ethiopia) and Enkapune Ya Muto (Kenya).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetroArcheo Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres d’Air Moderne et de Préhistoire Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875942v1</w:t>
+                <w:t xml:space="preserve">hal-02879545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural dynamics in eastern Africa during the Late Pleistocene: a view from Goda Buticha (Ethiopia) and Enkapune Ya Muto (Kenya).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Leplongeon</w:t>
+                <w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mesfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d’Air Moderne et de Préhistoire Africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">MetroArcheo Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879545v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Stone Age in Central Africa: using old collections to rethink the Lupemban’s definition.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Pleurdeau</w:t>
+                <w:t xml:space="preserve">Exploring lithic variability using multivariate analyses: a case study from southeastern Ethiopia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d’Air Moderne et de Préhistoire Africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">MetroArchaeo Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875941v1</w:t>
+                <w:t xml:space="preserve">hal-02879544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring lithic variability using multivariate analyses: a case study from southeastern Ethiopia.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Leplongeon</w:t>
+                <w:t xml:space="preserve">The Middle Stone Age in Central Africa: using old collections to rethink the Lupemban’s definition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mesfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetroArchaeo Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres d’Air Moderne et de Préhistoire Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879544v1</w:t>
+                <w:t xml:space="preserve">hal-02875941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nile Valley in Prehistory - did it play a role in human dispersal ?</w:t>
               </w:r>
@@ -6223,51 +6223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6792,51 +6792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eis Cornelissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tryon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70060/mak-mhj-2025-131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Graff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.40" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pargeter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Eren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Groucutt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2023.4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata P Araujo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Okumura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astolfo G M Araujo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.22.004.16954" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.607183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lucarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2021.1909913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angue&#160;zogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.9903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09401-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02662226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Will" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor M L Scerri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ranhorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Goder-Goldberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nigel Nigel Goring-Morris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01691723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037448v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169418" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajdas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.060" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bortolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negrino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goder-Goldberger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandus Kwekason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Farr." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Douze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelalem Assefa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379830v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553574v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leplongeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Will" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tryon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879544v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Goring-Morris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcea Elena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01643208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshe.eu/static/eshe/files/PESHE/PESHE_2017_FINAL.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Assefa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam L.Y." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Beyin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes03" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osbjorn Pearson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habte Behailu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/6602" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciencepress.mnhn.fr/en/collections/natures-en-societes/not-just-a-corridor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03515047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eis Cornelissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tryon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70060/mak-mhj-2025-131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Graff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.40" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pargeter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Eren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Groucutt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2023.4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata P Araujo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Okumura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astolfo G M Araujo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.22.004.16954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.607183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lucarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2021.1909913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angue&#160;zogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.9903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09401-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02662226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Will" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor M L Scerri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ranhorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Goder-Goldberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nigel Nigel Goring-Morris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01691723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037448v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169418" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajdas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.060" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bortolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negrino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goder-Goldberger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandus Kwekason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Farr." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Douze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelalem Assefa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leplongeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Will" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tryon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Goring-Morris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcea Elena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01643208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshe.eu/static/eshe/files/PESHE/PESHE_2017_FINAL.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Assefa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam L.Y." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Beyin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes03" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osbjorn Pearson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habte Behailu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/6602" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciencepress.mnhn.fr/en/collections/natures-en-societes/not-just-a-corridor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03515047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>