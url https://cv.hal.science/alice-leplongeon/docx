--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -913,352 +913,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuplement paléolithique de l’Afrique du Nord-Est dans son contexte macrorégional</w:t>
+                <w:t xml:space="preserve">Influences du modèle européen de préhistoire en Égypte au début du XXe siècle: les travaux du Père Paul Bovier–Lapierre S. J. (1873–1950) et D’Edmond Vignard (1885–1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126 (2), pp.103015. </w:t>
+              <w:t xml:space="preserve">Organon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.65-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4467/00786500.ORG.22.004.16954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965096v1</w:t>
+                <w:t xml:space="preserve">hal-03987147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du modèle européen de préhistoire en Égypte au début du XXe siècle: les travaux du Père Paul Bovier–Lapierre S. J. (1873–1950) et D’Edmond Vignard (1885–1969)</w:t>
+                <w:t xml:space="preserve">Le peuplement paléolithique de l’Afrique du Nord-Est dans son contexte macrorégional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54, pp.65-101. </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (2), pp.103015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4467/00786500.ORG.22.004.16954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2022.103015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987147v1</w:t>
+                <w:t xml:space="preserve">hal-03965096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Main Nile Valley at the End of the Pleistocene (28–15 ka): Dispersal Corridor or Environmental Refugium?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The prehistory of the Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Lucarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.607183⟩</w:t>
+              <w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.274-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0067270X.2021.1909913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124192v1</w:t>
+                <w:t xml:space="preserve">hal-04005043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prehistory of the Sudan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Main Nile Valley at the End of the Pleistocene (28–15 ka): Dispersal Corridor or Environmental Refugium?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 56 (2), pp.274-276. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.607183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0067270X.2021.1909913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.607183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005043v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using morphometrics to reappraise old collections: The study case of the Congo Basin Middle Stone Age bifacial industry</w:t>
               </w:r>
@@ -1918,209 +1918,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological variability in the Late Palaeolithic lithic industries of the Egyptian Nile Valley: The case of the Silsilian and Afian industries</w:t>
+                <w:t xml:space="preserve">Late Pleistocene and Holocene Lithic Variability at Goda Buticha (Southeastern Ethiopia): Implications for the Understanding of the Middle and Late Stone Age of the Horn of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleurdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erella Hovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188824⟩</w:t>
+              <w:t xml:space="preserve">Journal of African archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (2), pp.202-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/21915784-12340010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-01691723v1</w:t>
+                <w:t xml:space="preserve">hal-04037448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene and Holocene Lithic Variability at Goda Buticha (Southeastern Ethiopia): Implications for the Understanding of the Middle and Late Stone Age of the Horn of Africa</w:t>
+                <w:t xml:space="preserve">Technological variability in the Late Palaeolithic lithic industries of the Egyptian Nile Valley: The case of the Silsilian and Afian industries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erella Hovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (2), pp.202-233. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.e0188824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/21915784-12340010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0188824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037448v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-01691723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Across the Gap: Geochronological and Sedimentological Analyses from the Late Pleistocene-Holocene Sequence of Goda Buticha, Southeastern Ethiopia</w:t>
               </w:r>
@@ -3289,415 +3289,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene lithic variability in eastern Africa and the Middle to the Later Stone Age transitions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behailu Habte Endalew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prähistorisches Kolloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut für Ur- and Frühgeschichte, 2019, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553579v1</w:t>
+                <w:t xml:space="preserve">hal-02379822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les traditions techniques en Afrique de l'Est et du Nord-Est à la fin du Pléistocène (Partie 1)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nile Valley during the Palaeolithic.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jessie Cauliez; François Bon; Joséphine Lesur; Lamya Khalidi; Isabelle Crevecoeur; Chantal Tribolo; David Pleurdeau; Laurent Bruxelles, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle de l’association ‘Archéo-Nil’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association Archéo-Nil, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379822v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nile Valley during the Palaeolithic.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La plateforme collaborative du projet Big Dry www.anrbigdry.com : présentation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Crèvecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Habte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle de l’association ‘Archéo-Nil’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association Archéo-Nil, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553566v1</w:t>
+                <w:t xml:space="preserve">hal-02556239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme collaborative du projet Big Dry www.anrbigdry.com : présentation et perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Pleistocene lithic variability in eastern Africa and the Middle to the Later Stone Age transitions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques culturelles et Transformation des paysages dans un continent en mutation : Du Big Dry à l’Holocène dans l’Est africain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Préhistorique Française, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Prähistorisches Kolloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut für Ur- and Frühgeschichte, 2019, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556239v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité dans l’Early Later Stone Age est-africain : l’exemple d’Enkapune Ya Muto, Kenya.</w:t>
               </w:r>
@@ -3791,64 +3791,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Habte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance d’automne de la Société Préhistorique Française « Dynamiques culturelles et transformation des paysages dans un continent en mutation : du Big Dry à l’Holocène récent dans l’est africain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Toulouse, France</w:t>
@@ -3972,64 +3972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behailu Habte Endalew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goda Buticha (Ethiopie) ou le fantôme de la transition du Middle au Later Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erella Hovers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4328,545 +4328,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A view from the East: Backed pieces in the Horn of Africa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ménard</w:t>
+                <w:t xml:space="preserve">Cultural dynamics in eastern Africa during the Late Pleistocene: a view from Goda Buticha (Ethiopia) and Enkapune Ya Muto (Kenya).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres d’Air Moderne et de Préhistoire Africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877012v1</w:t>
+                <w:t xml:space="preserve">hal-02879545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Middle Stone Age artefacts in Africa Radcliffe Institute, Université de Harvard (USA).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Tryon</w:t>
+                <w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mesfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Harvard (USA), table-ronde internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Harvard, United States</w:t>
+              <w:t xml:space="preserve">MetroArcheo Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879547v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural dynamics in eastern Africa during the Late Pleistocene: a view from Goda Buticha (Ethiopia) and Enkapune Ya Muto (Kenya).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Leplongeon</w:t>
+                <w:t xml:space="preserve">The Middle Stone Age in Central Africa: using old collections to rethink the Lupemban’s definition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mesfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d’Air Moderne et de Préhistoire Africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879545v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-morphometrical analysis of Central African Middle Stone Age bifacial industry: contributions and limitations of multivariate statistics.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Pleurdeau</w:t>
+                <w:t xml:space="preserve">Exploring lithic variability using multivariate analyses: a case study from southeastern Ethiopia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetroArcheo Conferences</w:t>
+              <w:t xml:space="preserve">MetroArchaeo Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875942v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring lithic variability using multivariate analyses: a case study from southeastern Ethiopia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">A view from the East: Backed pieces in the Horn of Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MetroArchaeo Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cassino, Italy</w:t>
+              <w:t xml:space="preserve">XVIIIth congress of the International Union of the Prehistoric and Protohistoric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879544v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Stone Age in Central Africa: using old collections to rethink the Lupemban’s definition.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Pleurdeau</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Middle Stone Age artefacts in Africa Radcliffe Institute, Université de Harvard (USA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Leplongeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Will</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tryon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d’Air Moderne et de Préhistoire Africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Université de Harvard (USA), table-ronde internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Harvard, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875941v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nile Valley in Prehistory - did it play a role in human dispersal ?</w:t>
               </w:r>
@@ -4934,51 +4934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What, if any, evidence is there of contacts between the Nile Valley and the Negev desert during the terminal Pleistocene?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Goring-Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5016,51 +5016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multivariate analyses to interpret lithic variability: contributions and limitations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcea Elena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5696,285 +5696,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goda Buticha, Ethiopia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behailu Habte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beyin A.; Wright D.; Wilkins J.; Olszewski D. </w:t>
+              <w:t xml:space="preserve">J. Lesur, J. Cauliez, L. Khalidi, L. Bruxelles, I. Crevecoeur, D. Pleurdeau, Ch. Tribolo et F. Bon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa: Hominin Behavior, Geography, and Chronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.337-352, 2023</w:t>
+              <w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, Société Préhistorique Française, pp.39-74, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185543v1</w:t>
+                <w:t xml:space="preserve">hal-04840322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Look at Technical Traditions in the Horn of Africa and the Nile Valley at the End of the Pleistocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goda Buticha, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pleurdeau David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfawossen Asrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erella Hovers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osbjorn Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Lesur, J. Cauliez, L. Khalidi, L. Bruxelles, I. Crevecoeur, D. Pleurdeau, Ch. Tribolo et F. Bon. </w:t>
+              <w:t xml:space="preserve">Beyin A.; Wright D.; Wilkins J.; Olszewski D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du Big Dry à l’Holocène en Afrique de l’Est et au-delà</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 20, Société Préhistorique Française, pp.39-74, 2023</w:t>
+              <w:t xml:space="preserve">Handbook of Pleistocene Archaeology of Africa: Hominin Behavior, Geography, and Chronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-352, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840322v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Horn of Africa at the end of the Pleistocene (75 12 ka) in its macroregional context</w:t>
               </w:r>
@@ -6012,51 +6012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habte Behailu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leplongeon Alice, Goder-Goldberger Mae, Pleurdeau David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Not just a Corridor. Human occupation of the Nile Valley and neighbouring regions between 75,000 and 15,000 years ago</w:t>
@@ -6223,77 +6223,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pleurdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Habte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Leplongeon, A., Goder-Goldberger, M. and Pleurdeau, D. (eds) Not Just a Corridor. Human occupation of the Nile Valley and neighbouring regions between 75,000 and 15,000 years ago.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Natures en Sociétés, 3, </w:t>
@@ -6792,51 +6792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eis Cornelissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tryon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70060/mak-mhj-2025-131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Graff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.40" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pargeter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Eren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Groucutt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2023.4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata P Araujo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Okumura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astolfo G M Araujo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.22.004.16954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.607183" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lucarini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2021.1909913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angue&#160;zogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.9903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09401-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02662226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Will" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor M L Scerri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ranhorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Goder-Goldberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nigel Nigel Goring-Morris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01691723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037448v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169418" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajdas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.060" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bortolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negrino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goder-Goldberger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandus Kwekason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Farr." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379822v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Douze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelalem Assefa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leplongeon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879547v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Will" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tryon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879545v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879544v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875941v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Goring-Morris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcea Elena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01643208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshe.eu/static/eshe/files/PESHE/PESHE_2017_FINAL.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Assefa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam L.Y." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Beyin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes03" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osbjorn Pearson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habte Behailu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/6602" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciencepress.mnhn.fr/en/collections/natures-en-societes/not-just-a-corridor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03515047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458475v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.70096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304282v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Mesfin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-025-09197-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eis Cornelissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tryon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70060/mak-mhj-2025-131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Graff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.40" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151437v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Pargeter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brooks" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Eren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Groucutt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aaq.2023.4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata P Araujo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Riede" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Okumura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astolfo G M Araujo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21981" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/00786500.ORG.22.004.16954" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2022.103015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Lucarini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2021.1909913" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.607183" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleurdeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.4329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233;e Angue&#160;zogo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.9903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031824v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-020-09401-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02662226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Will" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Shaw" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor M L Scerri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Ranhorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21772" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Goder-Goldberger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evan.21756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nigel Nigel Goring-Morris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.2614" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-12340010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01691723v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Douville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169418" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelmoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480999v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hajdas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.060" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.12.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217463v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marciani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leplongeon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bortolini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kandel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negrino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goder-Goldberger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pleurdeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006370v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandus Kwekason" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Farr." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379822v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behailu Habte Endalew" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cr&#232;vecoeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Habte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553579v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Douze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelalem Assefa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875942v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesfin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leplongeon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;nard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Will" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tryon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784715v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877014v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Goring-Morris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784721v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcea Elena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065716v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01643208v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eshe.eu/static/eshe/files/PESHE/PESHE_2017_FINAL.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536165v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Assefa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam L.Y." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Beyin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035363v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes03" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185543v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osbjorn Pearson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265494v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habte Behailu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/6602" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciencepress.mnhn.fr/en/collections/natures-en-societes/not-just-a-corridor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132209v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.archaeo.100007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03515047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>