--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -449,351 +449,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive centriole production can occur in the absence of deuterosomes in multiciliated cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult Neural Stem Cells and Multiciliated Ependymal Cells Share a Common Lineage Regulated by the Geminin Family Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Mercey</w:t>
+                <w:t xml:space="preserve">Marie Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle S Levine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eva Brotslaw</w:t>
+                <w:t xml:space="preserve">Pauline Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fortoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-019-0427-x⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (1), pp.159-172.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403074v1</w:t>
+                <w:t xml:space="preserve">hal-02425373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Neural Stem Cells and Multiciliated Ependymal Cells Share a Common Lineage Regulated by the Geminin Family Members</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
+                <w:t xml:space="preserve">Massive centriole production can occur in the absence of deuterosomes in multiciliated cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle S Levine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina M Lomastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daclin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
+                <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lansade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Fortoul</w:t>
+                <w:t xml:space="preserve">Eva Brotslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (1), pp.159-172.e7. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.01.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41556-019-0427-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425373v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of centriole amplification in centrosome-depleted brain multiciliated progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Mahuzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -870,117 +870,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult Neural Stem Cells and Multiciliated Ependymal Cells Share a Common Lineage Regulated by the Geminin Family Members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fortoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (1), pp.159 - 172.e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477347v1</w:t>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1946,51 +1946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C37ED626"/>
+    <w:nsid w:val="9EB27669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2177,51 +2177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6131-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113075804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle S Levine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Lomastro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brotslaw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0427-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425373v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.01.051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49416-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a028233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihhui Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togo Shimozawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Yamada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Latr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mauborgne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6131-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113075804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.01.051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle S Levine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Lomastro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brotslaw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0427-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49416-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a028233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihhui Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togo Shimozawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Yamada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Latr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mauborgne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>