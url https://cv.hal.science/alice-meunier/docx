--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -449,351 +449,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Neural Stem Cells and Multiciliated Ependymal Cells Share a Common Lineage Regulated by the Geminin Family Members</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motile ciliogenesis and the mitotic prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daclin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
+                <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lansade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Spassky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.01.051⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.199 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201800072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425373v1</w:t>
+                <w:t xml:space="preserve">hal-03103287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive centriole production can occur in the absence of deuterosomes in multiciliated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle S Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina M Lomastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Brotslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41556-019-0427-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of centriole amplification in centrosome-depleted brain multiciliated progenitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Mahuzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -821,1064 +791,960 @@
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-49416-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult Neural Stem Cells and Multiciliated Ependymal Cells Share a Common Lineage Regulated by the Geminin Family Members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fortoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102 (1), pp.159 - 172.e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477347v1</w:t>
+                <w:t xml:space="preserve">hal-04477347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motile ciliogenesis and the mitotic prism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Al Jord</w:t>
+                <w:t xml:space="preserve">Ependymal cilia beating induces an actin network to protect centrioles against shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Mahuzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Spassky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Faucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04676-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.201800072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03103287v1</w:t>
+                <w:t xml:space="preserve">hal-01822885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ependymal cilia beating induces an actin network to protect centrioles against shear stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Mahuzier</w:t>
+                <w:t xml:space="preserve">Calibrated mitotic oscillator drives motile ciliogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Lansade</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Servignat D’aout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 358 (6364), pp.803-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aan8311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04676-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01822885v1</w:t>
+                <w:t xml:space="preserve">hal-02425381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibrated mitotic oscillator drives motile ciliogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiciliated Cells in Animals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azimzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/cshperspect.a028233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aan8311⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02425381v1</w:t>
+                <w:t xml:space="preserve">hal-01471943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiciliated Cells in Animals.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Planar polarity of multiciliated ependymal cells involves the anterior migration of basal bodies regulated by non-muscle myosin II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Hirota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihhui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Togo Shimozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Spring Harbor Perspectives in Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (18), pp.3037 - 3046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.050120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/cshperspect.a028233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01471943v1</w:t>
+                <w:t xml:space="preserve">hal-04477363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ciliary pocket: an endocytic membrane domain at the base of primary and motile cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Ghossoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 123 (10), pp.1785-1795. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.059519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar polarity of multiciliated ependymal cells involves the anterior migration of basal bodies regulated by non-muscle myosin II</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Lentiviral-mediated targeted NF-kappaB blockade in dorsal spinal cord glia attenuates sciatic nerve injury-induced neuropathic pain in the rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...92 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Alice Meunier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Latrémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Latrémolière</w:t>
+                <w:t xml:space="preserve">Elisa Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Dominguez</w:t>
+                <w:t xml:space="preserve">Annie Mauborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (4), pp.687-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.mt.6300107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1946,51 +1812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EB27669"/>
+    <w:nsid w:val="00EEE5A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2177,51 +2043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6131-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113075804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.01.051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle S Levine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Lomastro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brotslaw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0427-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49416-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a028233" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihhui Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togo Shimozawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Yamada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Latr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mauborgne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6131-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113075804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle S Levine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Lomastro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brotslaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0427-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49416-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477347v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.01.051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a028233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirota" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihhui Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togo Shimozawa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Yamada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Latr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mauborgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>