--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -449,602 +449,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motile ciliogenesis and the mitotic prism</w:t>
+                <w:t xml:space="preserve">Massive centriole production can occur in the absence of deuterosomes in multiciliated cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Al Jord</w:t>
+                <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Spassky</w:t>
+                <w:t xml:space="preserve">Michelle S Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gina M Lomastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Brotslaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201800072⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41556-019-0427-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103287v1</w:t>
+                <w:t xml:space="preserve">hal-02403074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive centriole production can occur in the absence of deuterosomes in multiciliated cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Dynamics of centriole amplification in centrosome-depleted brain multiciliated progenitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina M Lomastro</w:t>
+                <w:t xml:space="preserve">Adel Al Jord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rostaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Brotslaw</w:t>
+                <w:t xml:space="preserve">Alexia Mahuzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fortoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41556-019-0427-x⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49416-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403074v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of centriole amplification in centrosome-depleted brain multiciliated progenitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rostaing</w:t>
+                <w:t xml:space="preserve">Adult Neural Stem Cells and Multiciliated Ependymal Cells Share a Common Lineage Regulated by the Geminin Family Members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Mahuzier</w:t>
+                <w:t xml:space="preserve">Pauline Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Fortoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (1), pp.159 - 172.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49416-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.01.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403934v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult Neural Stem Cells and Multiciliated Ependymal Cells Share a Common Lineage Regulated by the Geminin Family Members</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Ortiz-Álvarez</w:t>
+                <w:t xml:space="preserve">Motile ciliogenesis and the mitotic prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Daclin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
+                <w:t xml:space="preserve">Nathalie Spassky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lansade</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (1), pp.159 - 172.e7. </w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.199 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.01.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.201800072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477347v2</w:t>
+                <w:t xml:space="preserve">hal-03103287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ependymal cilia beating induces an actin network to protect centrioles against shear stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Mahuzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asm Shihavuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1095,51 +1095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrated mitotic oscillator drives motile ciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Al Jord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asm Shihavuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,51 +1229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiciliated Cells in Animals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azimzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1314,325 +1314,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar polarity of multiciliated ependymal cells involves the anterior migration of basal bodies regulated by non-muscle myosin II</w:t>
+                <w:t xml:space="preserve">The ciliary pocket: an endocytic membrane domain at the base of primary and motile cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Hirota</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blisnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osamu Yamada</w:t>
+                <w:t xml:space="preserve">Catherine Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 137 (18), pp.3037 - 3046. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (10), pp.1785-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.050120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.059519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477363v1</w:t>
+                <w:t xml:space="preserve">hal-02353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ciliary pocket: an endocytic membrane domain at the base of primary and motile cilia</w:t>
+                <w:t xml:space="preserve">Planar polarity of multiciliated ependymal cells involves the anterior migration of basal bodies regulated by non-muscle myosin II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahi Mollà-Herman</w:t>
+                <w:t xml:space="preserve">Yuki Hirota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Ghossoub</w:t>
+                <w:t xml:space="preserve">Shihhui Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blisnick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Meunier</w:t>
+                <w:t xml:space="preserve">Togo Shimozawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Serres</w:t>
+                <w:t xml:space="preserve">Osamu Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 123 (10), pp.1785-1795. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (18), pp.3037 - 3046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.059519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.050120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353018v1</w:t>
+                <w:t xml:space="preserve">hal-04477363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentiviral-mediated targeted NF-kappaB blockade in dorsal spinal cord glia attenuates sciatic nerve injury-induced neuropathic pain in the rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Latrémolière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1812,51 +1812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00EEE5A5"/>
+    <w:nsid w:val="97DB6699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2043,51 +2043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6131-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113075804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800072" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle S Levine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Lomastro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brotslaw" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0427-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49416-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477347v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.01.051" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a028233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirota" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihhui Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togo Shimozawa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Yamada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Latr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mauborgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-meunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6131-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113075804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Bankol&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Srivastava" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asm Shihavuddin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Tighanimine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucourt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00460-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Ortiz-&#193;lvarez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fortoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu X Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bouloudi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111810" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403074v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mercey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle S Levine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Lomastro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rostaing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brotslaw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-019-0427-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Al Jord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mahuzier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49416-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477347v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daclin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lansade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.01.051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spassky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201800072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01822885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04676-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-02425381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Servignat D&#8217;aout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Genovesio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8311" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azimzadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/cshperspect.a028233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353018v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Moll&#224;-Herman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ghossoub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blisnick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Serres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.059519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477363v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirota" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihhui Huang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Togo Shimozawa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Yamada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.050120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Latr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Mauborgne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.mt.6300107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>