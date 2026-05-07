--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Moisan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCU-PH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice-moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1162-720X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242152023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126158125063914931329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Phenotypes of Critically Ill Patients with COVID-19 Infected with Omicron: A Nationwide Prospective Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (2), pp.605-628. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40121-025-01291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of thromboembolic events in critically-ill COVID-19 patients infected with Omicron: results from the French prospective, multicenter SEVARVIR cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-025-05473-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (8), pp.1442-1452. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Evolution Between HIV‐1 Groups M and O: HIV‐1/MO Recombinant Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisan Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantier Jean-Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (5), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.70358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution génétique entre les groupes M et O du VIH-1 : formes recombinantes VIH-1/MO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (5), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2025.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Viral Landscapes: The Impact of Respiratory Syncytial Virus Immunization in Infant Bronchiolitis During 2024–2025 Epidemic Season in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (8), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.70515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of whole genome sequencing for respiratory syncytial virus: insights from the first external quality assessment, France, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Regue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Rahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.S1198-743X(24)00605-0. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2024.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Handala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04635770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ELITechGroup solution for plasma HIV-1 RNA quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.105663. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2024.105663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro replicative potential of an HIV-1/MO intergroup recombinant virus compared to HIV-1/M and HIV-1/O parental viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mourez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.1730. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-51873-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Handala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of a mother-to-child transmission of an HIV-1/MO intergroup recombinant form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinca Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Trabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.691-693. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2024.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 associated pulmonary aspergillosis in critically-ill patients: a prospective multicenter study in the era of Delta and Omicron variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-024-01296-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and phenotypic characterisation of respiratory syncytial virus after nirsevimab breakthrough infections: a large, multicentre, observational, real-world study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alawiya Reslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Casalegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Rahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.301-311. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(24)00570-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 Non-Group M Strains and ART</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.780. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15030780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of respiratory viruses’ circulation through a six-year period (2016–2022) in a pediatric population in Normandy, France, and the impact of COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Creveuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01867-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Analytical and Clinical Performance and Usefulness in a Real-Life Hospital Setting of Two in-House Real-Time RT-PCR Assays to Track SARS-CoV-2 Variants of Concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1115. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15051115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular confirmation of HIV-1 and HIV-2 coinfections among initially serologically dually-reactive samples from patients living in West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris K Tchounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Inwoley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.e0283602. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0283602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of transmission and circulation of Deltacron XD recombinant SARS-CoV-2 in Northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mastrovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciac360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of outbreak cases infected with the SARS-CoV-2 B.1.640 variant in a fully vaccinated elderly population, Normandy, France, November to December 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mastrovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.6.2200078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo emergence of an HIV-1/MO recombinant revealed undiagnosed HIV-1/M+O co-infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2019.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of numerous HIV-1/MO recombinants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (10), pp.1289-1299. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 sequences in the epidemic suggest an alternative pathway for the generation of the Long Terminal Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Negroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14135-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage transplacentaire des antirétroviraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peytavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4), pp.228-234. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antib.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Dolutegravir/Doravirine : une option de bithérapie ? Étude TI-PI monocentrique sur 30 PVVIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robaday-Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Debab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales d’Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Deauville, France. 4 (2), pp.S146, 2025, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the virus landscape in infants suffering from acute bronchiolitis : a cohort story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ESCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Thessaloniki, Greece. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des variants SARS CoV 2 détectés dans les clusters de COVID 19 nosocomiaux au CHU de Rouen pendant l’hiver 2024 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Banto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakasoa-Mbololona Ravaoarisaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la détection et la quantification des virus respiratoires dans les sécrétions des voies aériennes supérieures obtenue par désobstruction rhinopharyngée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-017-2225-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the virus landscape in infants suffering from acute bronchiolitis: a cohort story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Thessalokini, Greece. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données cliniques issues de l'Entrepôt de Données de Santé Normand (EDSaN) pour la surveillance active des bronchiolites après le déploiement du Nirsevimab en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Deseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we see early effects of nirsevimab in Normandy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Deseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Meeting of the European Society for Paediatric Infectious Diseases (ESPID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de la transmission mère-enfant d'un VIH-1 recombinant intergroupes MO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinca Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Trabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-confirmation of HIV-1&2 coinfections among dually-reactive Wast African patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kévin Tchounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Inwoley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference on Retroviruses and Opportunistic Infections (CROI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquençage de génomes complets du Virus Syncytial Respiratoire par séquençage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et circulation d'un recombinant SARS-CoV-2 Deltacron XD en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mastrovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Microbiosthme : Dynamique des microbiomes respiratoires des voies supérieures et inférieures, associée à l'asthme sévère du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriadeg Le Gouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la FHU RESPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Forges-les-eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du facteur de restriction APOBEC3G sur les virus de l’Immunodéficience Humaine de groupe O (VIH 1/O)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Alexandra Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances du test Alinity m HR HPV sur biopsies paraffinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gueudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème réunion interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro de la recombinaison au sein des régions LTR de formes recombinantes VIH-1/MO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, annulé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de quantification de l'ARN plasmatique spécifique des VIH-1 de groupe M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gueudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des régions LTR du génome d'un VIH-1 recombinant inter-groupes M et O : étude de l'émergence des points de cassure et caractérisation des différentes populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of HIV-1 groups M and O: genetic comparative analysis of 23 HIV-1/MO inter-group recombinant forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Ngoupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation des régions LTRs du génome d'un VIH-1 recombinant inter-groupes M et O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique comparée de 19 formes recombinantes VIH-1 inter-groupes M et O et impact évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P A Ngoupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du séquençage des virus influenza à l'hôpital : retour d'expérience de trois centres utilisant différentes technologies de séquençage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium grippe et virus respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des immunoprophylaxies anti-VRS sur la circulation des virus respiratoires : retour sur la saison épidémique 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Françaises de Microbiologie, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOBEC3G editing in HIV-1 group O genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Alexandra Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et circulation d’un recombinant SARS-CoV-2 Deltacron XD en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la FHU Respire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FHU Respire, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'une co-infection VIH-1/M+O par l'émergence in vivo d'un recombinant VIH-1/MO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chapplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des VIH-1 groupes M et O : analyse génétique comparée de 20 formes recombinantes VIH-1 inter-groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Ngoupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Vessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des VIH-1 groupes M et O : analyse génétique comparée de 20 formes recombinantes VIH-1 inter-groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage des variants du Covid expliqué par ses spécialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes recombinantes inter-groupes M et O du VIH-1 : Etude de leur potentiel réplicatif et de leur émergence in vitro/in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virologie. Normandie Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NORMR126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02509644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId197"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Moisan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCU-PH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alice-moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1162-720X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242152023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126158125063914931329</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Phenotypes of Critically Ill Patients with COVID-19 Infected with Omicron: A Nationwide Prospective Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infectious Diseases and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15 (2), pp.605-628. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40121-025-01291-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Viral Landscapes: The Impact of Respiratory Syncytial Virus Immunization in Infant Bronchiolitis During 2024–2025 Epidemic Season in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (8), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.70515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of thromboembolic events in critically-ill COVID-19 patients infected with Omicron: results from the French prospective, multicenter SEVARVIR cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-025-05473-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and phenotypic characterisation of respiratory syncytial virus after nirsevimab breakthrough infections: a large, multicentre, observational, real-world study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alawiya Reslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Casalegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Rahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (3), pp.301-311. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(24)00570-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temporary suspension of chronic immunosuppressive drugs on day-90 mortality and ICU-acquired infections among critically Ill patients with solid organ transplant: a retrospective multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (8), pp.1442-1452. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-025-08024-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Evolution Between HIV‐1 Groups M and O: HIV‐1/MO Recombinant Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisan Alice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantier Jean-Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (5), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.70358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution génétique entre les groupes M et O du VIH-1 : formes recombinantes VIH-1/MO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (5), pp.337-356. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2025.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of whole genome sequencing for respiratory syncytial virus: insights from the first external quality assessment, France, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Regue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Rahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Oblette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (4), pp.S1198-743X(24)00605-0. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2024.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Handala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04635770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the ELITechGroup solution for plasma HIV-1 RNA quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.105663. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2024.105663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro replicative potential of an HIV-1/MO intergroup recombinant virus compared to HIV-1/M and HIV-1/O parental viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mourez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.1730. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-51873-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical phenotypes and outcomes associated with SARS-CoV-2 Omicron sublineage JN.1 in critically ill COVID-19 patients: a prospective, multicenter cohort study in France, November 2022 to January 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas de Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Handala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.101. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-024-01319-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 associated pulmonary aspergillosis in critically-ill patients: a prospective multicenter study in the era of Delta and Omicron variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Audureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Préau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.65. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-024-01296-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577615v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic and phenotypic characterisation of respiratory syncytial virus after nirsevimab breakthrough infections: a large, multicentre, observational, real-world study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alawiya Reslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Casalegno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Rahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.301-311. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(24)00570-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of a mother-to-child transmission of an HIV-1/MO intergroup recombinant form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinca Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Trabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (5), pp.691-693. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2024.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular confirmation of HIV-1 and HIV-2 coinfections among initially serologically dually-reactive samples from patients living in West Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris K Tchounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Inwoley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (3), pp.e0283602. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0283602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Analytical and Clinical Performance and Usefulness in a Real-Life Hospital Setting of Two in-House Real-Time RT-PCR Assays to Track SARS-CoV-2 Variants of Concern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lecoquierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1115. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15051115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 Non-Group M Strains and ART</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.780. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15030780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of respiratory viruses’ circulation through a six-year period (2016–2022) in a pediatric population in Normandy, France, and the impact of COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Creveuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (6), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01867-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of transmission and circulation of Deltacron XD recombinant SARS-CoV-2 in Northwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mastrovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciac360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of outbreak cases infected with the SARS-CoV-2 B.1.640 variant in a fully vaccinated elderly population, Normandy, France, November to December 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mastrovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Naimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Kouam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Naudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.6.2200078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo emergence of an HIV-1/MO recombinant revealed undiagnosed HIV-1/M+O co-infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Microbiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmi.2019.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of numerous HIV-1/MO recombinants in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (10), pp.1289-1299. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000001814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 sequences in the epidemic suggest an alternative pathway for the generation of the Long Terminal Repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Negroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14135-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage transplacentaire des antirétroviraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Peytavin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4), pp.228-234. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antib.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place du séquençage des virus influenza à l'hôpital : retour d'expérience de trois centres utilisant différentes technologies de séquençage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium grippe et virus respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSV in older adults: From infection to outcome - who gets sickn who gets hospitalized, who survives ? A multicenter retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nefert Candace Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Cerasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FHU RESPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSV in older adults: from infection to outcome - who gets sick, who gets hospitalized and who survives ? A multicenter retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nefert Candace Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Cerasuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des immunoprophylaxies anti-VRS sur la circulation des virus respiratoires : retour sur la saison épidémique 2024-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Françaises de Microbiologie, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APOBEC3G editing in HIV-1 group O genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Alexandra Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et circulation d’un recombinant SARS-CoV-2 Deltacron XD en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la FHU Respire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FHU Respire, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'une co-infection VIH-1/M+O par l'émergence in vivo d'un recombinant VIH-1/MO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chapplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tremeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des VIH-1 groupes M et O : analyse génétique comparée de 20 formes recombinantes VIH-1 inter-groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Ngoupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia Vessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des VIH-1 groupes M et O : analyse génétique comparée de 20 formes recombinantes VIH-1 inter-groupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Dolutegravir/Doravirine : une option de bithérapie ? Étude TI-PI monocentrique sur 30 PVVIH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Spilmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lesourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Robaday-Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Debab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Journées Nationales d’Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Deauville, France. 4 (2), pp.S146, 2025, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mmifmc.2025.04.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the virus landscape in infants suffering from acute bronchiolitis : a cohort story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ESCV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Thessaloniki, Greece. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des variants SARS CoV 2 détectés dans les clusters de COVID 19 nosocomiaux au CHU de Rouen pendant l’hiver 2024 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Banto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakasoa-Mbololona Ravaoarisaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la détection et la quantification des virus respiratoires dans les sécrétions des voies aériennes supérieures obtenue par désobstruction rhinopharyngée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tombette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-017-2225-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the virus landscape in infants suffering from acute bronchiolitis: a cohort story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Thessalokini, Greece. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we see early effects of nirsevimab in Normandy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Deseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Meeting of the European Society for Paediatric Infectious Diseases (ESPID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données cliniques issues de l'Entrepôt de Données de Santé Normand (EDSaN) pour la surveillance active des bronchiolites après le déploiement du Nirsevimab en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Deseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gillibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquençage de génomes complets du Virus Syncytial Respiratoire par séquençage haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICROBES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA-confirmation of HIV-1&2 coinfections among dually-reactive Wast African patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kévin Tchounga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Damond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Inwoley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Conference on Retroviruses and Opportunistic Infections (CROI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Seattle, WA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de la transmission mère-enfant d'un VIH-1 recombinant intergroupes MO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinca Icard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Anne Trabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et circulation d'un recombinant SARS-CoV-2 Deltacron XD en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mastrovito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Hedin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Microbiosthme : Dynamique des microbiomes respiratoires des voies supérieures et inférieures, associée à l'asthme sévère du nourrisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Petat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Leoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriadeg Le Gouilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la FHU RESPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Forges-les-eaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances du test Alinity m HR HPV sur biopsies paraffinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gueudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème réunion interdisciplinaire de chimiothérapie anti-infectieuse (RICAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du facteur de restriction APOBEC3G sur les virus de l’Immunodéficience Humaine de groupe O (VIH 1/O)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Alexandra Stoica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Unal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro de la recombinaison au sein des régions LTR de formes recombinantes VIH-1/MO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne De Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Paris, annulé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05498119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'une méthode de quantification de l'ARN plasmatique spécifique des VIH-1 de groupe M</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gueudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des régions LTR du génome d'un VIH-1 recombinant inter-groupes M et O : étude de l'émergence des points de cassure et caractérisation des différentes populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et caractérisation des régions LTRs du génome d'un VIH-1 recombinant inter-groupes M et O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of HIV-1 groups M and O: genetic comparative analysis of 23 HIV-1/MO inter-group recombinant forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Ngoupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Njouom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse génétique comparée de 19 formes recombinantes VIH-1 inter-groupes M et O et impact évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cappy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P A Ngoupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage des variants du Covid expliqué par ses spécialistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes recombinantes inter-groupes M et O du VIH-1 : Etude de leur potentiel réplicatif et de leur émergence in vitro/in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Moisan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virologie. Normandie Université, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NORMR126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02509644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7916D029"/>
+    <w:nsid w:val="73F67C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-moisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1162-720X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242152023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/126158125063914931329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40121-025-01291-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisan Alice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plantier Jean-Christophe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70358" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chabut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Daligault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70515" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04635770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2024.105663" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vautrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51873-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037951v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Icard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.02.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577615v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01296-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04743079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alawiya Reslan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bourret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(24)00570-X" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030780" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creveuil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01867-23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Tchounga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Damond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Inwoley" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283602" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706342v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mastrovito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hedin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac360" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Naimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kouam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naudot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.6.2200078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pronier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cappy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.08.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001814" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171270v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Negroni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14135-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desnoyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peytavin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antib.2010.09.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spilmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lesourd" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robaday-Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Debab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.306" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489004v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308146v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakasoa-Mbololona Ravaoarisaina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lottin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2225-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Daligault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Come" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Deseille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ducatez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185190v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K&#233;vin Tchounga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inwoley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne De Oliveira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alexandra Stoica" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046504v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gueudin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gicquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268783v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266193v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moisan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cappy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Ngoupo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345553v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chapplain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tremeaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345601v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039919v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02509644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR126" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-moisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1162-720X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242152023" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/126158125063914931329" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456469v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Audureau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pr&#233;au" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40121-025-01291-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307897v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dubus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chabut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Daligault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70515" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Audureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Prost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05473-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alawiya Reslan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Casalegno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(24)00570-X" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08024-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisan Alice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plantier Jean-Christophe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70358" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04635770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Handala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01319-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2024.105663" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vautrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-51873-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577615v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-024-01296-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04743079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037951v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Icard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.02.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K Tchounga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Damond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Inwoley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecoquierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030780" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creveuil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01867-23" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mastrovito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hedin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac360" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Naimi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Kouam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.6.2200078" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pronier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cappy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.08.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cappy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001814" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Negroni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14135-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038228v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desnoyer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peytavin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antib.2010.09.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefert Candace Dossou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cerasuolo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Come" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Alexandra Stoica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne De Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chapplain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tremeaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Ngoupo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vessi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Spilmont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lesourd" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robaday-Voisin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Debab" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmifmc.2025.04.306" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308146v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Banto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakasoa-Mbololona Ravaoarisaina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lottin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222726v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-017-2225-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Daligault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Deseille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gillibert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046477v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Ducatez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498149v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris K&#233;vin Tchounga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inwoley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046504v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gueudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Caron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268770v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gicquel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02115882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Njouom" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moisan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cappy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Ngoupo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02509644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMR126" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>