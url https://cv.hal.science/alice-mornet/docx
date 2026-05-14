--- v0 (2026-03-19)
+++ v1 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -169,1068 +169,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05464136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'enquête numériques : une cohérence jurisprudentielle introuvable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages policiers de la vidéosurveillance algorithmique : étude du risque juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Larouer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mangematin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 03, pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629303v1</w:t>
+                <w:t xml:space="preserve">halshs-05566964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air</w:t>
+                <w:t xml:space="preserve">Techniques d'enquête numériques : une cohérence jurisprudentielle introuvable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JurisClasseur Lois pénales spéciales [Encyclopédie juridique Juris-classeur]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014115v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe d'interopérabilité des fichiers pénaux de l'Union européenne : vecteur d'une évolution de l'administration de la preuve en matière pénale</w:t>
+                <w:t xml:space="preserve">Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.64</w:t>
+              <w:t xml:space="preserve">JurisClasseur Lois pénales spéciales [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04454896v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité à agir en nullité d'une mesure de géolocalisation : Nemo auditur… ?</w:t>
+                <w:t xml:space="preserve">Le principe d'interopérabilité des fichiers pénaux de l'Union européenne : vecteur d'une évolution de l'administration de la preuve en matière pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.524</w:t>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04775643v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04454896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès aux données contenues dans un téléphone portable : une technique d'enquête soumise à la directive police/justice</w:t>
+                <w:t xml:space="preserve">Qualité à agir en nullité d'une mesure de géolocalisation : Nemo auditur… ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, pp.1329</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014101v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04775643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captations d'images à l'aide d'un caméscope : la photographie jurisprudentielle est encore floue…</w:t>
+                <w:t xml:space="preserve">L'accès aux données contenues dans un téléphone portable : une technique d'enquête soumise à la directive police/justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, pp.1329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322286v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un droit commun de la preuve numérique ?</w:t>
+                <w:t xml:space="preserve">Captations d'images à l'aide d'un caméscope : la photographie jurisprudentielle est encore floue…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 57</w:t>
+              <w:t xml:space="preserve">, 2023, 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322278v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fichiers pénaux de l'Union européenne : instruments d'une politique criminelle européenne ?</w:t>
+                <w:t xml:space="preserve">Vers un droit commun de la preuve numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (43), pp.223</w:t>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327462v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à l’entretien avec l’avocat lors de l’extension de la garde à vue : du texte ou de l’esprit de la loi ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La proposition e-evidence : révélatrice des limites de l'émergence d'une procédure pénale européenne ou compromis nécessaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, vol. 6 (n° 1), pp.423-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15166/2499-8249/476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352624v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il un pilote dans la blockchain ? Réflexions sur l'identification d'un responsable de traitement dans le cadre de la blockchain</w:t>
+                <w:t xml:space="preserve">Les fichiers pénaux de l'Union européenne : instruments d'une politique criminelle européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 666</w:t>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (43), pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327444v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proposition e-evidence : révélatrice des limites de l'émergence d'une procédure pénale européenne ou compromis nécessaire ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le droit à l’entretien avec l’avocat lors de l’extension de la garde à vue : du texte ou de l’esprit de la loi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349511v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un pilote dans la blockchain ? Réflexions sur l'identification d'un responsable de traitement dans le cadre de la blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES RECOURS PERMETTANT LE DEVELOPPEMENT DU « DROIT A » L'ENVIRONNEMENT : ENTRE MULTIPLICITE ET INEFFECTIVITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources internationales, européennes et nationales face aux défis environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Presses de l'Université Toulouse Capitole, pp.67, 2024, 978-2-36170-301-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exigence de publicité et la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La publicité de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.71, 2022, 978-2-37032-351-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'association des magistrats à l'exécution des peines : punir et surveiller ? -Commentaire de la thèse de Joseph Magnol, De l'administration pénitentiaire dans ses rapports avec l'autorité judiciaire et de son rattachement au ministère de la Justice, Toulouse, V. Rivière, 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'institut de criminologie et de sciences pénales Roger Merle, Annales de l'ICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Presses de l'Université Toulouse Capitole, pp.77, 2020, 978-2-36170-212-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1377,51 +1485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629303v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014115v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454896v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322278v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327462v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349511v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christodoulou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaurier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/476" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Larouer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mangematin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454896v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322286v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christodoulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gaurier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15166/2499-8249/476" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>