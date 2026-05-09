--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -438,274 +438,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalités en tension de parents de jeunes enfants confinés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.9083⟩</w:t>
+              <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.201-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/rief-10179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695153v1</w:t>
+                <w:t xml:space="preserve">hal-03279266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19 en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporalités en tension de parents de jeunes enfants confinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Educazione Familiare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (2), pp.201-216. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36253/rief-10179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.9083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279266v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion des tout-petits en situation de handicap dans les crèches</w:t>
               </w:r>
@@ -938,51 +938,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1054,828 +1054,949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les acteurs du PIA 3 ACORDA pensent de l’orientation : analyse d’un système représentationnel</w:t>
+                <w:t xml:space="preserve">Powerful Transformative Learning Environments from theory to practice: a pluralist approach to transforming VET through sustainability across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+                <w:t xml:space="preserve">Guillaume Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Valente</w:t>
+                <w:t xml:space="preserve">Lyssa Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marite Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international BRIO L'orientation accompagnée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Towards Equity, Peace and Sustainability in time of Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCAR, Nov 2025, Barcelona, Spain. pp.80-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589734v1</w:t>
+                <w:t xml:space="preserve">hal-05607224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement parental et valeurs à l'école maternelle : une étude de cas en Turquie.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ce que les acteurs du PIA 3 ACORDA pensent de l’orientation : analyse d’un système représentationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Charalampopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breidenbach Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter-Congrès Aref « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international BRIO L'orientation accompagnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222982v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting and home schooling in diverse family settings with young children during the first COVID-19 lockdown in France</w:t>
+                <w:t xml:space="preserve">Engagement parental et valeurs à l'école maternelle : une étude de cas en Turquie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WPRN 2021, World Pandemic Research Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'études avancées de Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès Aref « Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652599v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19</w:t>
+                <w:t xml:space="preserve">Parenting and home schooling in diverse family settings with young children during the first COVID-19 lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire BECO-IFERISS « Enfance et Pandémie COVID-19 »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS BECO et l'IFERISS, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Conférence WPRN 2021, World Pandemic Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études avancées de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278507v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-parent families’ experience of home schooling with young children during the first COVID-19 lockdown in France</w:t>
+                <w:t xml:space="preserve">Vécu de familles monoparentales avec jeunes enfants durant le premier confinement lié à la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium School at home: the lived experience of families with young children during the first COVID-19 lockdown in France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire BECO-IFERISS « Enfance et Pandémie COVID-19 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS BECO et l'IFERISS, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278495v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-efficacité parentale et engagement au préscolaire en Turquie, au prisme de la coéducation du caractère</w:t>
+                <w:t xml:space="preserve">Single-parent families’ experience of home schooling with young children during the first COVID-19 lockdown in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium School at home: the lived experience of families with young children during the first COVID-19 lockdown in France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182961v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les valeurs en maternelle : facteur d'engagement parental dans la vie scolaire ?</w:t>
+                <w:t xml:space="preserve">Auto-efficacité parentale et engagement au préscolaire en Turquie, au prisme de la coéducation du caractère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire international Bébé, petite Enfance en COntextes (BECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Fédérale de Toulouse Midi-Pyrénées, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AREF 2019 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139404v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Spirituality in Life Attitudes of Individuals with Down Syndrome</w:t>
+                <w:t xml:space="preserve">Les valeurs en maternelle : facteur d'engagement parental dans la vie scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Burcu Goren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4th ECRSH (European Conference on Religion, Spirituality and Health)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Malta, Malta</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire international Bébé, petite Enfance en COntextes (BECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Fédérale de Toulouse Midi-Pyrénées, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498597v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Spirituality in Life Attitudes of Individuals with Down Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Burcu Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4th ECRSH (European Conference on Religion, Spirituality and Health)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Malta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Education in a Transitional Society. The Case of Educators in Kazakhstan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muslims Between Tradition and Modernity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Religious Studies, Faculty of Philosophy, Potsdam University, May 2009, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1885,98 +2006,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-éducation aux valeurs, auto-efficacité et engagement parental au préscolaire : une expérience turque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international FAMEVI La Famille aux différentes étapes de la vie, Université d'Angers, Faculté de Lettres, Langues et Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1986,202 +2107,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le confinement en famille : enfer ou paradis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant dans son environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.301-313, 2024, 9782749279176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2024.01.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs en maternelle : un facteur d'engagement parental dans la vie scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Zaouche-Gaudron, Anne Dupuy, Christine Menesson, Michelle Kelly-Irving. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de socialisation extrafamiliale dans la petite enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.193-207, 2021, 9782749270296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.zaouc.2021.01.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2191,147 +2312,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2341,51 +2462,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures d’accueil de la petite enfance et le soutien à l’inclusion des jeunes enfants en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2407,99 +2528,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Koliouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIS BECO; LISST; Cellule Valorisation de la recherche UT2J; INSERM; Groupe SOS; FIRAH. 2019, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2567,51 +2688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B525959"/>
+    <w:nsid w:val="43AC8FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2798,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-moscaritolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5965-1903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087266040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.201.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05222982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182961v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Burcu Goren" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503595v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0193" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-moscaritolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5965-1903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087266040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rief-10179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03695153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9083" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513037v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.201.0005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269814v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Epstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607224v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Isaac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyssa Pauwels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marite Guevara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Charalampopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breidenbach Cassagnes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Marengo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05222982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652599v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278507v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139404v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Burcu Goren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2024.01.0301" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383360v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.zaouc.2021.01.0193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>