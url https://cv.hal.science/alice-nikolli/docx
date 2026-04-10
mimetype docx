--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Nikolli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Lacs sentinelles : évaluer la réponse des lacs d'altitude aux pressions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Napoléoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'avons-nous fait de la &amp;quot;nature&amp;quot; ? Approches géographiques d'un objet culturel en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Robert-Kérivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vial-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la non-activation des règles devient la règle : regard de géographe sur un problème public qui s’éternise. Le cas de la déprivatisation des rives lacustres (Annecy, Léman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 22 numéro 2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.37007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux lacs alpins : un serpent de mer centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à la nature au prisme de la crise sanitaire, ou le contrôle politique d'un espace de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et privatisation littorale : autour du privilège spatial de l’accès exclusif aux fronts d’eau. L’exemple des grands lacs périalpins savoyards (Annecy, Bourget, rive française du Léman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rives lacustres comme espaces publics : essai de cartographie. L’exemple du lac d’Annecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel devenir des activités aquatiques en montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme face au changement climatique en région Provence-Alpes-Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREC-SUD / Air Climat, pp.35, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’avons-nous fait de la « nature ? Approches géographiques d’un objet culturel en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vial-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARNAUD F.; GASQUET D.; GAUCHON C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de recherches au laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Collection EDYTEM, pp. 51-70, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme lacustre comme stratégie de diversification d'une destination touristique estampillée &amp;quot;montagne&amp;quot; : entre discours et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, PUSMB, pp.205-230, 2021, Collection Edytem n° 21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs publics mais rives (en partie) privées : analyse d'un paradoxe géo-légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.51-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03628072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un lac à l'autre : trace GPS améliorée d'une excursion de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 21, Collection Edytem, PUSMB, pp.233-249, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les lacs au prisme des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, PUSMB, pp.9-20, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation & droit d'accès à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capital dans la cité. Une encyclopédie critique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-284, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLOUF ! Un projet interdisciplinaire sur les usages récréatifs des lacs d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05413583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans d’eau dans la presse quotidienne régionale (PQR) : quelles thématiques et quels enjeux structurent les discours médiatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée scientifique junior du R3 Naïades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'eau récréative et changement climatique : analyser la fonction d'îlot de fraîcheur des plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du laboratoire TREE (UMR 6031)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland freshwater bodies as “cooling islands”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deletraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Schneverdingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « droit à la ville » au « droit à la nature » : essai de conceptualisation à partir d’une recherche sur l’accès public aux rives lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luttes de pouvoir, pouvoir des luttes - 4e colloque du RIEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international d'études sur la production de l'espace, Jun 2023, Lyon &amp; St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner les dominants pour mieux (aider à) combattre la domination ? Retours d’expérience d’une recherche sur la privatisation littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'UGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des corpus d’arrêtés préfectoraux à l’échelle nationale et les analyser en géographes : enjeux méthodologiques et (inter)disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baysse-Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) et territoire(s). Regards croisés des sciences juridiques et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIST (Collège international des sciences des territoires), Dec 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le « droit à l’eau récréative » à partir du cas des plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'écologie politique de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rés-EAUx (Réseau d’Études et d’Échanges en Sciences Sociales sur l’Eau), Oct 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans d’eau récréatifs : usages, usagers et modes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche EAUTOUR (Eau, tourisme et changement climatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, UMR 6031 TREE, Nov 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au croisement de la géographie et du droit, essai de définition de l’objet “grand lac périalpin” au prisme de l’accès public aux lacs domaniaux (France, Suisse, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Territoires et paysages lacustres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, Nov 2019, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are alpine lakes public spaces ? The ‘right to the lake’ facing lakeshore access restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de montagne, 3ème Université d’hiver Labex ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte Carasso, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’accès aux rives des grands lacs alpins, ou la difficile concrétisation d’une aspiration sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'association des Rives du lac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des rives du lac, Sep 2017, La Tour-de-Peilz, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques récréativo-touristiques et accès privatif aux rives lacustres : entre tensions et affinités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Tourisme / Water and tourism 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géographie et de Durabilité; Université de Lausanne; Institut Tourisme - HES-SO Valais-Wallis, Nov 2017, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs alpins sont-ils des espaces publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix des Jeunes Chercheurs Alpins de la 4e Université des Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Alpes, Sep 2016, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. Collection Edytem, PUSMB, n°21, pp.249, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux rives des lacs périalpins : un droit aux espaces publics au défi de la privatisation (Annecy, Bourget, Léman, Côme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019GREAA022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03535675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alice Nikolli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Lacs sentinelles : évaluer la réponse des lacs d'altitude aux pressions environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Napoléoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, des clés pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'avons-nous fait de la &amp;quot;nature&amp;quot; ? Approches géographiques d'un objet culturel en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Robert-Kérivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vial-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la non-activation des règles devient la règle : regard de géographe sur un problème public qui s’éternise. Le cas de la déprivatisation des rives lacustres (Annecy, Léman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 22 numéro 2, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.37007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès aux lacs alpins : un serpent de mer centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et Patrimoine en Pays de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à la nature au prisme de la crise sanitaire, ou le contrôle politique d'un espace de liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.36211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et privatisation littorale : autour du privilège spatial de l’accès exclusif aux fronts d’eau. L’exemple des grands lacs périalpins savoyards (Annecy, Bourget, rive française du Léman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tourisme.2806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rives lacustres comme espaces publics : essai de cartographie. L’exemple du lac d’Annecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel devenir des activités aquatiques en montagne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tourisme face au changement climatique en région Provence-Alpes-Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GREC-SUD / Air Climat, pp.35, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’avons-nous fait de la « nature ? Approches géographiques d’un objet culturel en montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vial-Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARNAUD F.; GASQUET D.; GAUCHON C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de recherches au laboratoire EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Collection EDYTEM, pp. 51-70, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs publics mais rives (en partie) privées : analyse d'un paradoxe géo-légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, pp.51-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03628072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme lacustre comme stratégie de diversification d'une destination touristique estampillée &amp;quot;montagne&amp;quot; : entre discours et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, PUSMB, pp.205-230, 2021, Collection Edytem n° 21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un lac à l'autre : trace GPS améliorée d'une excursion de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Brancelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 21, Collection Edytem, PUSMB, pp.233-249, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les lacs au prisme des sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Edytem, PUSMB, pp.9-20, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation & droit d'accès à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le capital dans la cité. Une encyclopédie critique de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-284, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLOUF ! Un projet interdisciplinaire sur les usages récréatifs des lacs d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Labex ITTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Aillon-le-Jeune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05413583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans d’eau dans la presse quotidienne régionale (PQR) : quelles thématiques et quels enjeux structurent les discours médiatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deletraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée scientifique junior du R3 Naïades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Périgueux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès à l'eau récréative et changement climatique : analyser la fonction d'îlot de fraîcheur des plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG du laboratoire TREE (UMR 6031)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inland freshwater bodies as “cooling islands”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clarimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Deletraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Schneverdingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du « droit à la ville » au « droit à la nature » : essai de conceptualisation à partir d’une recherche sur l’accès public aux rives lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luttes de pouvoir, pouvoir des luttes - 4e colloque du RIEPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international d'études sur la production de l'espace, Jun 2023, Lyon &amp; St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des corpus d’arrêtés préfectoraux à l’échelle nationale et les analyser en géographes : enjeux méthodologiques et (inter)disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baysse-Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit(s) et territoire(s). Regards croisés des sciences juridiques et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIST (Collège international des sciences des territoires), Dec 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner les dominants pour mieux (aider à) combattre la domination ? Retours d’expérience d’une recherche sur la privatisation littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'UGI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le « droit à l’eau récréative » à partir du cas des plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'écologie politique de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rés-EAUx (Réseau d’Études et d’Échanges en Sciences Sociales sur l’Eau), Oct 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans d’eau récréatifs : usages, usagers et modes de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final du projet de recherche EAUTOUR (Eau, tourisme et changement climatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, UMR 6031 TREE, Nov 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au croisement de la géographie et du droit, essai de définition de l’objet “grand lac périalpin” au prisme de l’accès public aux lacs domaniaux (France, Suisse, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Territoires et paysages lacustres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, Nov 2019, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are alpine lakes public spaces ? The ‘right to the lake’ facing lakeshore access restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires de montagne, 3ème Université d’hiver Labex ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Monte Carasso, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d’accès aux rives des grands lacs alpins, ou la difficile concrétisation d’une aspiration sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'association des Rives du lac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des rives du lac, Sep 2017, La Tour-de-Peilz, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques récréativo-touristiques et accès privatif aux rives lacustres : entre tensions et affinités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Tourisme / Water and tourism 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Géographie et de Durabilité; Université de Lausanne; Institut Tourisme - HES-SO Valais-Wallis, Nov 2017, Sion, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands lacs alpins sont-ils des espaces publics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix des Jeunes Chercheurs Alpins de la 4e Université des Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Alpes, Sep 2016, Megève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacs et sociétés : éclairages alpins, pyrénéens et andins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coordinateurs : Alice Nikolli, Mélanie Duval et Christophe Gauchon. Collection Edytem, PUSMB, n°21, pp.249, 2021, Collection Edytem n°21, 978-2-37741-061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéder aux rives des lacs périalpins : un droit aux espaces publics au défi de la privatisation (Annecy, Bourget, Léman, Côme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nikolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019GREAA022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03535675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Napol&#233;oni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert-K&#233;rivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vial-Pailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04118785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.37007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628072v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brancelj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04118810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03535675v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAA022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Napol&#233;oni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387672v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert-K&#233;rivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vial-Pailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04118785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.37007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.2806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274559v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barril" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brancelj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04118810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01753188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274515v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03535675v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAA022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>