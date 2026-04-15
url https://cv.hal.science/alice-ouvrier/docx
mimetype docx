--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-7948-7783</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">295526122</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,117 +173,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des estives aux territoires de la coexistence. Bilan du projet &amp;quot;Pastoralisme et ours dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Culos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppert Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dissonances/GEODE CNRS. 2025, 78 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -272,539 +293,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does coexistence mean? Insight from place‐based trajectories of pastoralists and bears encounters in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ouvrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Figari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pan3.70000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking coexistence in human-dominated landscapes with the lens of multi-species assemblages: Farmers, brown bears and other wild species in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 302, 12 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera-trapping: wild and domestic species occurrences in three Pyrenean pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.e126097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/bdj.12.e126097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbaki Benyoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69 (6), pp.113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -814,219 +835,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des estives aux territoires de la coexistence. Bilan du projet &amp;quot;Pastoralisme et Ours dans les Pyrénées&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mercredis de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Moulis (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoralism and Bears: Place-based trajectories of coexistence in the french Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Dimensions of Wildlife Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cordoue (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1036,164 +1057,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre capacité d'exploration et performances en mémoire spatiale à court terme chez le poulet élevé en plein-air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1261,51 +1282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C618BB49"/>
+    <w:nsid w:val="9862DA41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1492,51 +1513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-ouvrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7948-7783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039139v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958163v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Figari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849581v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-ouvrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7948-7783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/295526122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Figari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>