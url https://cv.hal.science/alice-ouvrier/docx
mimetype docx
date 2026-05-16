--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">295526122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Uixp-9UAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,117 +194,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des estives aux territoires de la coexistence. Bilan du projet &amp;quot;Pastoralisme et ours dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Culos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruppert Vimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dissonances/GEODE CNRS. 2025, 78 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -293,539 +314,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does coexistence mean? Insight from place‐based trajectories of pastoralists and bears encounters in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ouvrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Guillerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Figari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pan3.70000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking coexistence in human-dominated landscapes with the lens of multi-species assemblages: Farmers, brown bears and other wild species in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 302, 12 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera-trapping: wild and domestic species occurrences in three Pyrenean pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dewost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.e126097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/bdj.12.e126097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DeepFaune initiative: a collaborative effort towards the automatic identification of European fauna in camera trap images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Rigoudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelbaki Benyoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Birck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69 (6), pp.113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10344-023-01742-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -835,219 +856,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des estives aux territoires de la coexistence. Bilan du projet &amp;quot;Pastoralisme et Ours dans les Pyrénées&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mercredis de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Moulis (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastoralism and Bears: Place-based trajectories of coexistence in the french Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Culos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruppert Vimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Dimensions of Wildlife Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cordoue (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1057,164 +1078,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre capacité d'exploration et performances en mémoire spatiale à court terme chez le poulet élevé en plein-air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1282,51 +1303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9862DA41"/>
+    <w:nsid w:val="61C601FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1513,51 +1534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-ouvrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7948-7783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/295526122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Figari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849581v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-ouvrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-7948-7783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/295526122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Uixp-9UAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Culos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958163v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Figari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.70000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dewost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e126097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278674v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Rigoudy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbaki Benyoub" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01742-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849581v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>