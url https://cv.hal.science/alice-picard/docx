--- v1 (2026-03-27)
+++ v2 (2026-05-01)
@@ -31,830 +31,911 @@
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alice PICARD </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Post-doctorante à l’École des Hautes Études en Santé Publique (EHESP)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">alice-picard</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0003-3309-4672</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">200471554</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France, you love it but leave it: The Silent Flight of French Muslims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Talpin</w:t>
+                <w:t xml:space="preserve">Une recherche « désordonnée » et « éthique » à la fois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Esteves</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Autonomie, Oct 2025, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Picard</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05504820v1</w:t>
+                <w:t xml:space="preserve">hal-05516357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France tu l'aimes mais tu la quittes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">What it takes to be a customer. The making of care markets in England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Autonomie, Oct 2025, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bagnaud</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04250743v1</w:t>
+                <w:t xml:space="preserve">hal-05516364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche « désordonnée » et « éthique » à la fois ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">France, you love it but leave it: The Silent Flight of French Muslims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05516357v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polity Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-236, 2025, 978-1509570072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What it takes to be a customer. The making of care markets in England</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La France tu l'aimes mais tu la quittes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, pp.320, 2024, 2021523896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516364v1</w:t>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Res Publica, 978-2-7535-9240-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Quels rapports au genre racisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ordinaire des rapports au genre : Ce que les catégorisations identitaires révèlent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-46, 2025, Paradoxa, 978-2-7574-4403-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15q0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement politique entre conversion partisane, dépolitisation et contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ségas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif à l'Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-126, 2023, (Res publica), 978-2-7535-9240-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -864,238 +945,238 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports sociaux de classe et structuration des frontières associatives. Énonciation lesbienne plurielle à Rennes dans les années 1980 et 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morin-Delaurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bagnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 141 (1), pp.25-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.141.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disciplinarisation des comportements musulmans dans l'espace public. Pratiques musulmanes et entreprises d'étiquetage à Rennes, Bristol, Nantes et Glasgow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, XXV-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.6868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03247532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1161,51 +1242,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="56E7E111"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1242,51 +1475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=france-you-love-it-but-leave-it-the-silent-flight-of-french-muslims--9781509570072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04842659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516357v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516364v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/194683" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q0b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morin-Delauri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.6868" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-picard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3309-4672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200471554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=france-you-love-it-but-leave-it-the-silent-flight-of-french-muslims--9781509570072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04842659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/194683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q0b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morin-Delauri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.6868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>