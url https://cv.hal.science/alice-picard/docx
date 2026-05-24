--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -112,1071 +112,1913 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">200471554</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=tZMplTEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche « désordonnée » et « éthique » à la fois ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quitter la France pour fuir le racisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pisu</w:t>
+                <w:t xml:space="preserve">Olivier Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05516357v1</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 203 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.203.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What it takes to be a customer. The making of care markets in England</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapports sociaux de classe et structuration des frontières associatives. Énonciation lesbienne plurielle à Rennes dans les années 1980 et 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morin-Delaurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bagnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05516364v1</w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (1), pp.25-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.141.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disciplinarisation des comportements musulmans dans l'espace public. Pratiques musulmanes et entreprises d'étiquetage à Rennes, Bristol, Nantes et Glasgow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXV-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfcb.6868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03247532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France, you love it but leave it: The Silent Flight of French Muslims</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What Choice Does a ‘Vulnerable’ Person Have?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">hal-05504820v1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Political Studies Association, Mar 2026, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France tu l'aimes mais tu la quittes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What it takes to be a customer. The making of care markets in England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04842659v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Autonomie, Oct 2025, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">French Muslims abroad: changing attitudes towards politics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Association Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Political Studies Association, Apr 2025, Birmingham (UK), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche « désordonnée » et « éthique » à la fois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pisu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées annuelles du PPR Autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPR Autonomie, Oct 2025, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stratification conjugale de la politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la &amp;quot;sortie du placard&amp;quot; à la communauté de vie politique. Les conséquences biographiques du militantisme lesbien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du GIS Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Genre, Aug 2019, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement lesbien rennais des années 1970 : une sociabilité militante et affective aux effets diversement politisants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morin-Delaurière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les mouvements lesbiens, homosexuels et trans en France, Années 1970-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lausanne (Suisse), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets durables de l’engagement associatif subversif des lesbiennes : un rapport au politique revisité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Comer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-04250743v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morin-Delaurière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2019, Bordeaux (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La délibération publique : instrument du gouvernement du religieux et modalité de construction d’un problème public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de science politique, Jul 2017, Montpellier (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Quels rapports au genre racisé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ordinaire des rapports au genre : Ce que les catégorisations identitaires révèlent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-46, 2025, Paradoxa, 978-2-7574-4403-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15q0b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identités, politisation et contre-culture lesbiennes dans les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morin-Delaurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lesbiennes, pédés, arrêtons de raser les murs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.191-206, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/disp.bouva.2023.01.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'engagement politique entre conversion partisane, dépolitisation et contestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ségas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif à l'Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-126, 2023, (Res publica), 978-2-7535-9240-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports sociaux de classe et structuration des frontières associatives. Énonciation lesbienne plurielle à Rennes dans les années 1980 et 1990</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">France, you love it but leave it: The Silent Flight of French Muslims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04271950v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polity Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-236, 2025, 978-1509570072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disciplinarisation des comportements musulmans dans l'espace public. Pratiques musulmanes et entreprises d'étiquetage à Rennes, Bristol, Nantes et Glasgow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La France tu l'aimes mais tu la quittes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Picard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-03247532v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, pp.320, 2024, 2021523896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protester à Rennes dans les années 1968. Mobilisations et trajectoires biographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Comer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lechaux Bleuwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Res Publica, 978-2-7535-9240-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1244,51 +2086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56E7E111"/>
+    <w:nsid w:val="5A57C396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1475,51 +2317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-picard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3309-4672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200471554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=france-you-love-it-but-leave-it-the-silent-flight-of-french-muslims--9781509570072" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04842659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/194683" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q0b" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morin-Delauri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.6868" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-picard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3309-4672" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200471554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tZMplTEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.203.0017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Comer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morin-Delauri&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03247532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.6868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516357v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pisu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lechaux Bleuwenn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05527535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/194683" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15q0b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/disp.bouva.2023.01.0191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;gas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.politybooks.com/bookdetail?book_slug=france-you-love-it-but-leave-it-the-silent-flight-of-french-muslims--9781509570072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04842659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9405/protester-a-rennes-dans-les-annees-1968" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>