--- v0 (2026-03-29)
+++ v1 (2026-04-23)
@@ -1672,186 +1672,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs gérontologiques locaux et territoires : un rapport en mutation</w:t>
+                <w:t xml:space="preserve">Styles locaux d'action publique et participation des personnes âgées à Toulouse et en Ségala-carmausin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Rodolphe Dodier; Alice Rouyer; Raymonde Séchet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guénola Capron coord.; Nadine Haschar-Noe coord. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires en action et dans l'action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2007, p. 253-267 : carte, 2007, Géographie sociale</w:t>
+              <w:t xml:space="preserve">L'espace urbain : de l'objet au processus de construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, p. 207-219 : bibliogr., 2007, Villes &amp; Territoires ; 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00318663v1</w:t>
+                <w:t xml:space="preserve">halshs-00176416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styles locaux d'action publique et participation des personnes âgées à Toulouse et en Ségala-carmausin</w:t>
+                <w:t xml:space="preserve">Dispositifs gérontologiques locaux et territoires : un rapport en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guénola Capron coord.; Nadine Haschar-Noe coord. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodolphe Dodier; Alice Rouyer; Raymonde Séchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'espace urbain : de l'objet au processus de construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, p. 207-219 : bibliogr., 2007, Villes &amp; Territoires ; 18</w:t>
+              <w:t xml:space="preserve">Territoires en action et dans l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, 2007, p. 253-267 : carte, 2007, Géographie sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00176416v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00318663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2709,263 +2709,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter et vieillir, Les âges du &amp;quot;chez soi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La petite fabrique locale du développement urbain durable : de la construction programmatique à la mise en œuvre de projets labellisés, une comparaison Nord-Sud des enjeux de la mobilisation dans quatre métropoles : Berlin, Dakar, Marrakech et Toulouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Guibbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mosovich Pont-Lezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05388949v1</w:t>
+                <w:t xml:space="preserve">halshs-00661779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite fabrique locale du développement urbain durable : de la construction programmatique à la mise en œuvre de projets labellisés, une comparaison Nord-Sud des enjeux de la mobilisation dans quatre métropoles : Berlin, Dakar, Marrakech et Toulouse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter et vieillir, Les âges du &amp;quot;chez soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Membrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Mosovich Pont-Lezica</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00661779v1</w:t>
+                <w:t xml:space="preserve">halshs-05388949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3120,51 +3120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Boutary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;vidette El Madani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loisel-Duwattez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01839-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;di" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle-Moriceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.044.0133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Triki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24069-5_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00221275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Charest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rumeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Boutary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;vidette El Madani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loisel-Duwattez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01839-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;di" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle-Moriceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.044.0133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Triki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24069-5_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00221275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Charest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rumeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>