--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -2709,263 +2709,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La petite fabrique locale du développement urbain durable : de la construction programmatique à la mise en œuvre de projets labellisés, une comparaison Nord-Sud des enjeux de la mobilisation dans quatre métropoles : Berlin, Dakar, Marrakech et Toulouse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter et vieillir, Les âges du &amp;quot;chez soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Membrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Diana Mosovich Pont-Lezica</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mantovani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00661779v1</w:t>
+                <w:t xml:space="preserve">halshs-05388949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter et vieillir, Les âges du &amp;quot;chez soi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La petite fabrique locale du développement urbain durable : de la construction programmatique à la mise en œuvre de projets labellisés, une comparaison Nord-Sud des enjeux de la mobilisation dans quatre métropoles : Berlin, Dakar, Marrakech et Toulouse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Escaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Guibbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mosovich Pont-Lezica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ACI Terrains, techniques et théories, N° de référence : 962081W424, Université de Toulouse le Mirail. 2008, pp.192</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05388949v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3120,51 +3120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Boutary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;vidette El Madani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loisel-Duwattez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01839-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;di" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle-Moriceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.044.0133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Triki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24069-5_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00221275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Charest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rumeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189470v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Boutary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;vidette El Madani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vallat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loisel-Duwattez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01839-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01076448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;di" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144317v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle-Moriceau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.044.0133" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02090230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Triki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24069-5_18" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Membrado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00221275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dodier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde S&#233;chet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alcantara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Charest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lavigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098837v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-ecologie-urbaines-sur-le-terrain-barles-sabine-blanc-nathalie,fr,4,9782717868814.cfm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176416v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rumeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Grierson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mantovani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353556v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Adreit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01024483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388949v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Guibbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mosovich Pont-Lezica" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>