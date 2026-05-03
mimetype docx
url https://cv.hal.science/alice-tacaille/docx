--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -175,290 +175,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and Implementation of NEUMA, a Collaborative Digital Score Library - Requirements, architecture, and models.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Solmisation et proportions comme sujet de la composition chez Josquin des Prés et ses contemporains : quand le solfège devient spectacle &amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tacaille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Digital Libraries (IJODL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-24</w:t>
+              <w:t xml:space="preserve">Analyse Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 69, décembre 2012, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126064v1</w:t>
+                <w:t xml:space="preserve">hal-02097144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Solmisation et proportions comme sujet de la composition chez Josquin des Prés et ses contemporains : quand le solfège devient spectacle &amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Faire chanter l’assemblée au temps des premiers exils : la musique et la nécessité, Londres, Genève, Edimbourg&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 69, décembre 2012, pp.28-36</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les psaumes de la Réforme. Texte réunis par Francis Higman et Inès Kirschleger, 158/2, avril-mai-juin 2012, pp.405-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097144v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Faire chanter l’assemblée au temps des premiers exils : la musique et la nécessité, Londres, Genève, Edimbourg&amp;lt;/i&amp;gt;</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Design and Implementation of NEUMA, a Collaborative Digital Score Library - Requirements, architecture, and models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Audéon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Cullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les psaumes de la Réforme. Texte réunis par Francis Higman et Inès Kirschleger, 158/2, avril-mai-juin 2012, pp.405-432</w:t>
+              <w:t xml:space="preserve">International Journal On Digital Libraries (IJODL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097159v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01126064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Sources théoriques françaises du xvi&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle : le psautier solmisé de Pierre Davantès (1555)&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -507,165 +507,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02098502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tempus, tactus, proportions et barres de mesure : la perception du temps dans le manuscrit Bourdeney de la Bibliothèque Nationale (Rés. Uma ms. 851) »</w:t>
+                <w:t xml:space="preserve">« Les messes Ecce sacerdos magnus et Ut Re Mi Fa Sol La de Palestrina dans le manuscrit Bourdeney (Paris, Rés. Vma 851) : une transmission en partition de deux messes pontificales à la fin du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, XI:3, pp.7-37</w:t>
+              <w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02098561v1</w:t>
+                <w:t xml:space="preserve">halshs-02098584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les messes Ecce sacerdos magnus et Ut Re Mi Fa Sol La de Palestrina dans le manuscrit Bourdeney (Paris, Rés. Vma 851) : une transmission en partition de deux messes pontificales à la fin du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle »</w:t>
+                <w:t xml:space="preserve">« Tempus, tactus, proportions et barres de mesure : la perception du temps dans le manuscrit Bourdeney de la Bibliothèque Nationale (Rés. Uma ms. 851) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Jardin de Musique – Revue de l’association Musique ancienne en Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.35-44</w:t>
+              <w:t xml:space="preserve">Musurgia : analyse et pratique musicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XI:3, pp.7-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02098584v1</w:t>
+                <w:t xml:space="preserve">halshs-02098561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un curieux hommage musical à Diane de Poitiers : les recueils de Barthélemy Beaulaigue (1559) »</w:t>
               </w:r>
@@ -756,178 +756,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chanson de soldats aux XVe et XVie siècle : quelles sources? quelles reconstitutions?</w:t>
+                <w:t xml:space="preserve">La tradition orale et les chansons du manuscrit de Lucques (Lucca, Biblioteca Statale di Lucca, ms. 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Arts et art de la guerre”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARHRA et Labex ITEM, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Chansons et rondes à trois pas. Traditions normande, bretonne et vendéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robin Joly - Compagnie Outre Mesure, Oct 2019, Fontenay-le-Comte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034922v1</w:t>
+                <w:t xml:space="preserve">hal-04033233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tradition orale et les chansons du manuscrit de Lucques (Lucca, Biblioteca Statale di Lucca, ms. 2022)</w:t>
+                <w:t xml:space="preserve">La chanson de soldats aux XVe et XVie siècle : quelles sources? quelles reconstitutions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chansons et rondes à trois pas. Traditions normande, bretonne et vendéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robin Joly - Compagnie Outre Mesure, Oct 2019, Fontenay-le-Comte, France</w:t>
+              <w:t xml:space="preserve">“Arts et art de la guerre”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARHRA et Labex ITEM, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033233v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission des chansons sans mélodies du XVIe siècle : quelles restitutions ?</w:t>
               </w:r>
@@ -989,303 +989,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La page manuscrite comme lieu du dessein de la forme musicale : écrire ou dessiner le canon, XIVe-XVIe siècles</w:t>
+                <w:t xml:space="preserve">Le projet Carnet de Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écriture : traversées visuelles et sonores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, V. Anger, M. Olivier, avec la collaboration de G. Théval et A-C. Royère; séminaire CEEI, en partenariat avec le CERILAC et l’UPEC, Laboratoire IMAGER (EA 3958), Mar 2018, Créteil (Université Paris XII UPEC), France</w:t>
+              <w:t xml:space="preserve">Le nuove frontiere della musicologia digitale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Udine Dipartimento di lingue e letterature, comunicazione, formazione e società, Oct 2018, Pordenone, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033207v1</w:t>
+                <w:t xml:space="preserve">hal-04033242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens dessus-dessous : l'espace de la page musicale, espace de spéculations?</w:t>
+                <w:t xml:space="preserve">La parodie spirituelle dans le champ politique : iconoclasme musical à la Renaissance, de Mathieu Malingre à Christophe de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les figures allégoriques à la Renaissance - 7e édition des Rencontres internationales de Bournazel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry - Montpellier; Château de Bournazel, Sep 2018, Bournazel - Château de, France</w:t>
+              <w:t xml:space="preserve">Le sens des formes dans l’Europe d’Ancien Régime : expressions et instruments du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séverine Delahaye-Grelois (Créteil, UPEC), Jun 2018, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034999v1</w:t>
+                <w:t xml:space="preserve">hal-04033239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parodie spirituelle dans le champ politique : iconoclasme musical à la Renaissance, de Mathieu Malingre à Christophe de Bordeaux</w:t>
+                <w:t xml:space="preserve">La page manuscrite comme lieu du dessein de la forme musicale : écrire ou dessiner le canon, XIVe-XVIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sens des formes dans l’Europe d’Ancien Régime : expressions et instruments du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séverine Delahaye-Grelois (Créteil, UPEC), Jun 2018, Créteil, France</w:t>
+              <w:t xml:space="preserve">L’écriture : traversées visuelles et sonores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V. Anger, M. Olivier, avec la collaboration de G. Théval et A-C. Royère; séminaire CEEI, en partenariat avec le CERILAC et l’UPEC, Laboratoire IMAGER (EA 3958), Mar 2018, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033239v1</w:t>
+                <w:t xml:space="preserve">hal-04033207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Carnet de Notes</w:t>
+                <w:t xml:space="preserve">Sens dessus-dessous : l'espace de la page musicale, espace de spéculations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le nuove frontiere della musicologia digitale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Udine Dipartimento di lingue e letterature, comunicazione, formazione e società, Oct 2018, Pordenone, Italie</w:t>
+              <w:t xml:space="preserve">Les figures allégoriques à la Renaissance - 7e édition des Rencontres internationales de Bournazel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry - Montpellier; Château de Bournazel, Sep 2018, Bournazel - Château de, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033242v1</w:t>
+                <w:t xml:space="preserve">hal-04034999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la tradition orale au XVIe siècle ?</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1750,90 +1750,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NEUMA Project: Towards Cooperative On-line Music Score Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lylia Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2447,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4102,51 +4102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Quality Rules for Digital Score Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rigaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4470,51 +4470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126064v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aud&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097144v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098561v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033207v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Bac Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Faget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KEMK9199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DZME3340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/poesie-et-musique-la-renaissance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Beduschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ceulemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Khattabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08170-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PTIA6535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/musiques/musica-sive-liber-amicorum-nicolas-meeus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BYIL2125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734821v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioqoso Members" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02299475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097144v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aud&#233;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Bac Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Faget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KEMK9199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DZME3340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/poesie-et-musique-la-renaissance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Beduschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ceulemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Khattabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08170-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PTIA6535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/musiques/musica-sive-liber-amicorum-nicolas-meeus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BYIL2125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734821v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioqoso Members" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02299475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>