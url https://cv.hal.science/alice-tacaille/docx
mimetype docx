--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -2402,313 +2402,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the First International Conference on Technologies for Music Notation and Representation - TENOR2015</w:t>
+                <w:t xml:space="preserve">Poésie et Musique à la Renaissance, dir. Olivier Millet et Alice Tacaille, Paris, PUPS, 2015, 274 p. Cahiers V.-L. Saulnier 32.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tacaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Battier</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-9552905-0-7</w:t>
+                <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers Saulnier (32), 2015, 978-2-84050-984-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159870v1</w:t>
+                <w:t xml:space="preserve">hal-02097063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie et musique à la Renaissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Millet</w:t>
+                <w:t xml:space="preserve">Proceedings of the First International Conference on Technologies for Music Notation and Representation - TENOR2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Battier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, 32, 274 p., 2015, Cahiers V. L. Saulnier, 978-2-84050-984-4. </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couprie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Davy-Rigaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/DZME3340⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Fober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-9552905-0-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154228v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie et Musique à la Renaissance, dir. Olivier Millet et Alice Tacaille, Paris, PUPS, 2015, 274 p. Cahiers V.-L. Saulnier 32.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poésie et musique à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne, 32, 274 p., 2015, Cahiers V. L. Saulnier, 978-2-84050-984-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.70551/DZME3340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097063v1</w:t>
+                <w:t xml:space="preserve">hal-05154228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musica, sive liber amicorum Nicolas Meeùs. Mélanges offerts au professeur Nicolas Meeùs (dir.) Luciane Beduschi, Anne-Emmanuelle Ceulemans, Alice Tacaille, Paris, PUPS, 2014.</w:t>
               </w:r>
@@ -3544,294 +3544,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01900012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;La Picardie, bassin formateur et recruteur de musiciens&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Anthologies poétiques versus anthologies musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Camilla Cavicchi; Philippe Vendrix. </w:t>
+              <w:t xml:space="preserve">Jean-Eudes Girot (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La musique en Picardie du XIV</w:t>
-[...34 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La poésie à la cour de François Ier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-170, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/BYIL2125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02098456v1</w:t>
+                <w:t xml:space="preserve">hal-05479909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthologies poétiques versus anthologies musicales : les &amp;lt;i&amp;gt;Traductions de Latin en François&amp;lt;/i&amp;gt; (Paris, Estienne Groulleau, 1550 et 1554)</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;La Picardie, bassin formateur et recruteur de musiciens&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camilla Cavicchi; Philippe Vendrix. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La poésie à la cour de François Ier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29, Presses de l'université Paris-Sorbonne, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8</w:t>
+              <w:t xml:space="preserve">La musique en Picardie du XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.291-304, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097164v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02098456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthologies poétiques versus anthologies musicales</w:t>
+                <w:t xml:space="preserve">Anthologies poétiques versus anthologies musicales : les &amp;lt;i&amp;gt;Traductions de Latin en François&amp;lt;/i&amp;gt; (Paris, Estienne Groulleau, 1550 et 1554)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La poésie à la cour de François Ier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 29, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, 29, Presses de l'université Paris-Sorbonne, 2012, Cahiers V. L. Saulnier, 978-2-84050-832-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/BYIL2125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05479909v1</w:t>
+                <w:t xml:space="preserve">hal-02097164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes sur la copie des messes de Josquin des Prés dans un manuscrit italien de la fin du XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
@@ -4470,51 +4470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097144v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aud&#233;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Bac Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Faget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KEMK9199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DZME3340" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/poesie-et-musique-la-renaissance" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Beduschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ceulemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Khattabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08170-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PTIA6535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/musiques/musica-sive-liber-amicorum-nicolas-meeus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097164v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BYIL2125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734821v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioqoso Members" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02299475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097123v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097144v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097159v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Abrouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aud&#233;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cullot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098502v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098561v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033185v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033242v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01316014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gurrieri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033226v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Bac Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Faget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154303v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KEMK9199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097063v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/poesie-et-musique-la-renaissance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DZME3340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097036v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Beduschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ceulemans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Khattabi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033172v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033063v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08170-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05100878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PTIA6535" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097170v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/musiques/musica-sive-liber-amicorum-nicolas-meeus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05479909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BYIL2125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098456v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097081v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01734821v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioqoso Members" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02299475v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>