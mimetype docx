--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -3072,354 +3072,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">An analysis of the Ganden Phodrang’s state building process with a focus on its final phase of modernization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Travers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ian MacCormack, Fernanda Pirie, Daniel Wojahn (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tax, Corvée and Obligation in Tibetan Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.1-10, 2023, Brill's Tibetan Studies Library</w:t>
+              <w:t xml:space="preserve">Tibetan Rulers: Traditional Practices and Historic Ideologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vajra Academics, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513244v1</w:t>
+                <w:t xml:space="preserve">hal-04244289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the Ganden Phodrang’s state building process with a focus on its final phase of modernization</w:t>
+                <w:t xml:space="preserve">Tibet : un protectorat à géométrie variable (1728-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ian MacCormack, Fernanda Pirie, Daniel Wojahn (dir.). </w:t>
+              <w:t xml:space="preserve">Pierre Singaravélou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tibetan Rulers: Traditional Practices and Historic Ideologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vajra Academics, In press</w:t>
+              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.832-834, 2023, 2021494152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244289v1</w:t>
+                <w:t xml:space="preserve">hal-04243940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibet : un protectorat à géométrie variable (1728-1911)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A progressive Tibetan aristocrat’s traditional equestrian equipment: Saddle made for Yuthok Tashi Dhondup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Singaravélou (dir.). </w:t>
+              <w:t xml:space="preserve">Karl Debreczeny et Elena Pakhoutova (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.832-834, 2023, 2021494152</w:t>
+              <w:t xml:space="preserve">Himalayan Art in 108 Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 978 1 78551 452 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243940v1</w:t>
+                <w:t xml:space="preserve">hal-03513110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progressive Tibetan aristocrat’s traditional equestrian equipment: Saddle made for Yuthok Tashi Dhondup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald La Rocca</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schwieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Himalayan Art in 108 Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2023, 978 1 78551 452 4</w:t>
+              <w:t xml:space="preserve">Tax, Corvée and Obligation in Tibetan Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1-10, 2023, Brill's Tibetan Studies Library</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513110v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“When you count, everything is there, and when everything is there, everything vanishes”: A criticism of tax collecting in Ngamring District (rdzong) during the first half of the 20th century</w:t>
               </w:r>
@@ -4593,51 +4593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8103B9F0"/>
+    <w:nsid w:val="8C063895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4824,51 +4824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-travers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6332-434X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/files/2025/03/Alice-TRAVERS-CV-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/files/2025/03/AliceTraversPublications2025-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/membre/alice-travers/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/AliceTravers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Kobayashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon George Fitzherbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Pirie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Roesler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-tethys.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36201/TETHYS.SCIENCE.5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Myatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalsang Norbu Gurung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Venturi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2021/02/006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2021/02/000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2018.1504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2018.1512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243940v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald La Rocca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-travers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6332-434X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/files/2025/03/Alice-TRAVERS-CV-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/files/2025/03/AliceTraversPublications2025-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/membre/alice-travers/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/AliceTravers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Kobayashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon George Fitzherbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Pirie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Roesler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-tethys.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36201/TETHYS.SCIENCE.5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Myatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalsang Norbu Gurung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Venturi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2021/02/006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2021/02/000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2018.1504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2018.1512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald La Rocca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>