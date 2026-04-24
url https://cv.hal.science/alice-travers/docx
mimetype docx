--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -3072,354 +3072,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the Ganden Phodrang’s state building process with a focus on its final phase of modernization</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Travers</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schwieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ramble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tibetan Rulers: Traditional Practices and Historic Ideologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vajra Academics, In press</w:t>
+              <w:t xml:space="preserve">Tax, Corvée and Obligation in Tibetan Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.1-10, 2023, Brill's Tibetan Studies Library</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244289v1</w:t>
+                <w:t xml:space="preserve">hal-03513244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibet : un protectorat à géométrie variable (1728-1911)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A progressive Tibetan aristocrat’s traditional equestrian equipment: Saddle made for Yuthok Tashi Dhondup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald La Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Singaravélou (dir.). </w:t>
+              <w:t xml:space="preserve">Karl Debreczeny et Elena Pakhoutova (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.832-834, 2023, 2021494152</w:t>
+              <w:t xml:space="preserve">Himalayan Art in 108 Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 978 1 78551 452 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243940v1</w:t>
+                <w:t xml:space="preserve">hal-03513110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A progressive Tibetan aristocrat’s traditional equestrian equipment: Saddle made for Yuthok Tashi Dhondup</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tibet : un protectorat à géométrie variable (1728-1911)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karl Debreczeny et Elena Pakhoutova (dir.). </w:t>
+              <w:t xml:space="preserve">Pierre Singaravélou (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Himalayan Art in 108 Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2023, 978 1 78551 452 4</w:t>
+              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.832-834, 2023, 2021494152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513110v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">An analysis of the Ganden Phodrang’s state building process with a focus on its final phase of modernization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Travers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ian MacCormack, Fernanda Pirie, Daniel Wojahn (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tax, Corvée and Obligation in Tibetan Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.1-10, 2023, Brill's Tibetan Studies Library</w:t>
+              <w:t xml:space="preserve">Tibetan Rulers: Traditional Practices and Historic Ideologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vajra Academics, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513244v1</w:t>
+                <w:t xml:space="preserve">hal-04244289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“When you count, everything is there, and when everything is there, everything vanishes”: A criticism of tax collecting in Ngamring District (rdzong) during the first half of the 20th century</w:t>
               </w:r>
@@ -4593,51 +4593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C063895"/>
+    <w:nsid w:val="84A9455A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4824,51 +4824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-travers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6332-434X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/files/2025/03/Alice-TRAVERS-CV-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/files/2025/03/AliceTraversPublications2025-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/membre/alice-travers/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/AliceTravers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Kobayashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon George Fitzherbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Pirie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Roesler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-tethys.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36201/TETHYS.SCIENCE.5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Myatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalsang Norbu Gurung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Venturi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2021/02/006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2021/02/000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2018.1504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2018.1512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald La Rocca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513244v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-travers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6332-434X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060234164" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/files/2025/03/Alice-TRAVERS-CV-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/files/2025/03/AliceTraversPublications2025-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcao.fr/membre/alice-travers/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/AliceTravers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tibarmy.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Kobayashi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Travers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498174v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon George Fitzherbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Pirie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Roesler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512804v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwieger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edition-tethys.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36201/TETHYS.SCIENCE.5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Bischoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Myatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalsang Norbu Gurung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Venturi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2021/02/006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507172v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/AnnOr/2385-3042/2021/02/000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511187v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2018.1504" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asie.2018.1512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688857v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute.021.0109" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.061.0203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald La Rocca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244289v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513080v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511356v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405166v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>