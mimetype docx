--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -4593,51 +4593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84A9455A"/>
+    <w:nsid w:val="E54B69A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>