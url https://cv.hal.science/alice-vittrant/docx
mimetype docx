--- v0 (2026-03-25)
+++ v1 (2026-04-27)
@@ -423,180 +423,1535 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le birman, une langue tibéto-birmane d’Asie du Sud-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.81-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14fgr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05584433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où est l'accord dans une langue sans accord ? L'exemple du birman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Travaux Linguistiques du CERLICO, 33, pp.175-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement, innovation et disparition dans les systèmes grammaticaux : l’exemple de la classification nominale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (82), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.8080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes De Classification Nominale En Asie Du Sud-Est : Les Différentes Fonctions Des Morphèmes Classificatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (2), pp.223--246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-05202003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire, écrire et formaliser en analyse phonétique, mélodique et tonale : l'exemple d'une langue d'Asie du Sud-est tonale (mo piu) et du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Caelen-Haumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (Transcrire, écrire, formaliser 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation d’un événement spatial, entre contraintes langagières et invariants typologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214 (2), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.214.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation : Langues en danger et théories linguistiques : perspectives croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/hel/2017390101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the morpho-syntax of path-expressing contructions: toward a typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (3), pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How typology allows for a new analysis of the verb phrase in Burmese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.101-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluriactionnalité temporelle en birman et wolof : les cas de répétition externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, CVII (1), pp.353-378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier l'Expression de la trajectoire : perspectives typologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Grinevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anetta Kopecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-038-02-900000004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'organisation syntaxique de l'expression de la trajectoire: vers une typologie de la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues : revue de linguistique. Les cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.71-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aire linguistique Asie du Sud-Est continentale : le birman en fait-il partie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.7-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/moussons.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduplication dans les langues tibéto-birmanes : l'exemple du birman et du tibétain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.77-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les constructions verbales en série : une autre approche du syntagme verbal en birman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tome CI - Fascicule 1, 101 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifier systems and noun categorization devices in Burmese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the twenty-eighth Annual Meeting of the Berkeley Linguistics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (S), pp.129-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconte moi ta science ! La linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Brochand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nouguier-Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits de science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -606,51 +1961,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Myanmar communities in Chiang Mai past and present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -672,4344 +2027,3067 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyarat Apiwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ampika Rattanapitak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Tin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myanmar Borderlands Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(A)symétrie dans l'expression de la Source et du But dans quelques langues de Birmanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Seifen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Rencontre annuelle Langues et langage à la croisée des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An helpful set of guidelines based on areal typology for describing Southeast Asian languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Watkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Descriptive grammars and typology : the challenges of writing grammars of underdescribed and endangered languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Helsinki, Mar 2024, Helsinki, Finlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de terrain en contexte autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Brac de La Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GR Birmanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverbiaux en birman : la catégorie fonctionnelle ‘Satellite’ est-elle plus pertinente?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Adverbes et Adverbiaux : Questions d’ambigüités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Chypre, May 2023, Nicosie, Chypre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Seifen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914853v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Goal and Source in Burmese: Is there an asymmetry?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontologie ou le traitement de données pour une typologie du déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Seifen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTLL 2023 - 56th International Conference on Sino-Tibetan Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">glose2023 : Corpus Glosés: de la construction à l'exploitation automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606879v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omniprésence de l’observateur-locuteur ou l’expression de la deixis dynamique dans des langues variées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Annuelle du Centre d’études francoprovençales Réné Willien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Aosta, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path and Deixis as distinct concepts in Burmese, Thai, and Chinese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Polyfunctionality of &amp;quot;come&amp;quot; and &amp;quot;go&amp;quot; in Thai and Burmese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Seifen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nichuta Bunkham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMED 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">SEALS 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607115v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyfunctionality of &amp;quot;come&amp;quot; and &amp;quot;go&amp;quot; in Thai and Burmese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Path and Deixis as distinct categories: Evidences from (South-)East Asian languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Seifen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karl Seifen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinke Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nichuta Bunkham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEALS 30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607127v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path and Deixis as distinct categories: Evidences from (South-)East Asian languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Path and Deixis as distinct concepts in Burmese, Thai, and Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Seifen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinke Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nichuta Bunkham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEALS 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">NAMED 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607138v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues d’Asie, une complexité cachée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SHESL - Simplicité et complexité des langues dans l'histoire des théories linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 7- Inalco, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement, innovation et disparition dans les systèmes grammaticaux : l’exemple de la classification nominale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques universitaires Sherbrooke-Montpellier. Vieillissement des faits de langue, innovation et changement linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2019, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding Dynamic deixis: examples from Southeast Asian languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nichuta Bunkham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Seifen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEICTES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rijeka, Jun 2019, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the morpho‐syntax of path‐expressing constructions: toward a typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kolloquiums "Relations Spatiales, Spatial Relations, Raumrelationen"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire et formaliser le Mo Piu : évaluation des concepts et méthodes dans le domaine de l’analyse phonétique et mélodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyên Lê Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caelen-Haumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orléans, May 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire et formaliser le mo piu : analyse phonétique et mélodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Caelen-Haumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Xuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CerLiCO 2011 - 25ème Colloque du Cercle Linguistique du Centre et de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Orléans, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo Piu minority language: data base, first steps and first experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Mo piu minority language : Data base, first steps and first experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Caelen-Haumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Culas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Thom Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyên Lê Thi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.T. Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLTU'10</w:t>
+              <w:t xml:space="preserve">2nd International workshop on Spoken Langages Technologies for Under-resourced languages (SLTU 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Penang, Malaysia. pp.42-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223564v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo piu minority language : Data base, first steps and first experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Mo Piu minority language: data base, first steps and first experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyên Lê Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caelen-Haumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xuyên Lê Thi</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International workshop on Spoken Langages Technologies for Under-resourced languages (SLTU 2010)</w:t>
+              <w:t xml:space="preserve">SLTU'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Penang, Malaysia. pp.42-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805684v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modalité dans une approche typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La typologie en France aujourd'hui - Cellule de Recherche en Linguistique(CRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00185073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où est l'accord dans une langue sans accord ? L'exemple du birman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deictic directionals revisited in the light of advances in typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anetta Kopecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëllie Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accord non accord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neglected Aspects of Motion-Event Description: Deixis, asymmetries, constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, John Benjamins Publishing Company; John Benjamins Publishing Company, pp.69-94, 2022, Human Cognitive Processing, 9789027211033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hcp.72.04lam⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913461v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deictic directionals revisited in the light of advances in typology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classifiers in Southeast Asian languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">John Benjamins. </w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Sidwell and Jenny Mathias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neglected Aspects of Motion-Event Description: Deixis, asymmetries, constructions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/hcp.72.04lam⟩</w:t>
+              <w:t xml:space="preserve">The Languages and Linguistics of Mainland Southeast Asia: A comprehensive guide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.733-772, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110558142-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943435v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifiers in Southeast Asian languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIGNER L'HUMAIN EN BIRMAN : L'EMERGENCE DES CATEGORIES DE RESSORTISSANT NATIONAL ET D'ETRANGER AU CONTACT DE L'OCCIDENT. UNE APPROCHE DIACHRONIQUE ET CULTURELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Candier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra de Mersan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Paul Sidwell and Jenny Mathias. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Aleksandrova; Jean-Paul Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Languages and Linguistics of Mainland Southeast Asia: A comprehensive guide</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nommer L’Humain: Descriptions, catégorisation, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-96, 2021, Langages et Discours en Débats, 978-2-343-23638-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047627v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGNER L'HUMAIN EN BIRMAN : L'EMERGENCE DES CATEGORIES DE RESSORTISSANT NATIONAL ET D'ETRANGER AU CONTACT DE L'OCCIDENT. UNE APPROCHE DIACHRONIQUE ET CULTURELLE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: Languages of the Mainland Southeast Asia linguistic area – Grammatical Sketches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nommer L’Humain: Descriptions, catégorisation, enjeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Mainland Southeast Asia Linguistic Area</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1-11, 2019, 9783110401981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110401981-001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028900v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the description of Mainland Southeast Asian languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Watkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mainland Southeast Asia Linguistic Area</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.653-686, 2019, 9783110401981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110401981-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Languages of the Mainland Southeast Asia linguistic area – Grammatical Sketches</w:t>
+                <w:t xml:space="preserve">Burmese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Watkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mainland Southeast Asia Linguistic Area</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.1-11, 2019, 9783110401981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110401981-001⟩</w:t>
+              <w:t xml:space="preserve">, De Gruyter, pp.56-130, 2019, 9783110401981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110401981-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918333v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burmese</w:t>
+                <w:t xml:space="preserve">Contraintes linguistiques, cognitives et culturelles dans l'expression d'événements de Trajectoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunner Pascale, Elefante Chiara, Katsiki Stavroula, Reggiani Licia. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mainland Southeast Asia Linguistic Area</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interpréter l'événement - Aspects linguistiques, discursifs et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-69, 2014, 978-2-35935-108-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918352v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psycho-collocational expressives in Burmese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey P. Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Aesthetics of Grammar: Sound and Meaning in the Languages of Mainland Southeast Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-1-107-00712-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes linguistiques, cognitives et culturelles dans l'expression d'événements de Trajectoire</w:t>
+                <w:t xml:space="preserve">Modalité et temporalité en birman vernaculaire : l'exemple du développement modal du morphème spacio-temporel /Khɛ'</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brunner Pascale, Elefante Chiara, Katsiki Stavroula, Reggiani Licia. </w:t>
+              <w:t xml:space="preserve">W. de Mulder, J.Mortelmans &amp; T. Mortelmans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpréter l'événement - Aspects linguistiques, discursifs et sociétaux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-69, 2014, 978-2-35935-108-8</w:t>
+              <w:t xml:space="preserve">Marqueurs temporels et modaux en usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, Brill /Rodopi, pp.269-291, 2013, Cahiers Chronos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773123v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalité et temporalité en birman vernaculaire : l'exemple du développement modal du morphème spacio-temporel /Khɛ'</w:t>
+                <w:t xml:space="preserve">Psycho-collocational expressives in Burmese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs temporels et modaux en usage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Aesthetics of Grammar : Sound and Meaning in the Languages of Mainland Southeast Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.255 - 279, 2013, 9781107007123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9781139030489.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406327v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-collocational expressives in Burmese</w:t>
-[...76 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Acquisitive modals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van Der Auwera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kehayov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lotte Hogeweg; Helen de Hoop; Andrej L. Malchukov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-linguistic Semantics of Tense, Aspect, and Modality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148, John Benjamins, pp.271-302, 2009, Linguistik Aktuell/Linguistics Today, 9789027255310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/la.148.11auw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546670v1</w:t>
-              </w:r>
-[...1206 lines deleted...]
-                <w:t xml:space="preserve">hal-00406334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TULQuest best practices guide for Questionnaire development, adaptation and sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée Lahaussois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moyse-Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02898823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5019,222 +5097,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zribi-Hertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the comprehension of the prosody of an ethnic minority of north vietnam (mo piu) without any knowledge of this language: challenge and first results (in vietnamese)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyên Lê Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caelen-Haumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Culas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5244,201 +5322,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mainland Southeast Asia Linguistic Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Watkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter Mouton, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110401981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues en danger : un observatoire pertinent pour les théories linguistiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Gasquet-Cyrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2017, Les langues en danger : un observatoire pertinent pour les théories linguistiques ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5448,171 +5526,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du verbe à l’espace dans les langues d’Asie du Sud-Est : essai de typologie aréale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05248960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modalité et ses corrélats en birman, dans une perspective comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris VIII Vincennes-Saint Denis, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5622,291 +5700,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie d'Alice Vittrant | Enquêtes linguistiques en Asie du Sud-Est | Les rizières du village de Nam Tu Thuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Nam Tu Thuong, Vietnam. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie d'Alice Vittrant | Enquêtes linguistiques en Asie du Sud-Est | 'Salon du Livre' Birman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Rangoun, Myanmar (Burma). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie d'Alice Vittrant | Enquêtes linguistiques en Asie du Sud-Est | Pagode dans le village de Myinkaba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Myinkaba, Myanmar (Burma). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographie d'Alice Vittrant | Enquêtes linguistiques en Asie du Sud-Est | Transport de poteries par voie fluviale (près de Pagan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Pagan, Myanmar (Burma). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5974,51 +6052,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36E9B9C8"/>
+    <w:nsid w:val="D15BE035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6205,51 +6283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-vittrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7689-7665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144855623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210314529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399634953" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Mersan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brochand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607276v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Watkins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinke Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichuta Bunkham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607127v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuy&#234;n L&#234; Thi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caelen-Haumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cortial" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Salmon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cortial" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuyen Le" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Dinh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805684v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thom Dinh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110558142-031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Candier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918360v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981-015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981-001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918352v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981-003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779892v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://assets.cambridge.org/97811070/07123/frontmatter/9781107007123_frontmatter.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773123v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/interpreter-l-evenement-aspects" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546681v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139030489.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Auwera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kehayov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.148.11auw" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8080" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705962v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918343v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.214.0059" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779831v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943493v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-038-02-900000004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.94" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406334v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898823v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799152v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Hong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205840v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03728120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03721259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03721284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03721212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alice-vittrant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7689-7665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144855623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210314529" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399634953" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130560v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wilson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Jenny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ampika Rattanapitak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyarat Apiwong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/147ju" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra de Mersan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05584433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fgr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04705962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mouton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918343v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.214.0059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Gasquet-Cyrus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hel/2017390101" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fortis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779831v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-038-02-900000004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735160v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.94" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brochand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Tin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Watkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607068v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinke Song" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichuta Bunkham" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuy&#234;n L&#234; Thi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caelen-Haumont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cortial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Salmon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805673v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Caelen-Haumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Cortial" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuyen Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Salmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Culas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thom Dinh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Dinh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110558142-031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Candier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981-001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981-015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918352v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981-003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/interpreter-l-evenement-aspects" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779892v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://assets.cambridge.org/97811070/07123/frontmatter/9781107007123_frontmatter.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406327v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139030489.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546670v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Der Auwera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kehayov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.148.11auw" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898823v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moyse-Faurie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799152v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01223527v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Hong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110401981" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05248960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03728120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03721259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03721284v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03721212v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>