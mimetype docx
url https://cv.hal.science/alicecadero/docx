--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -210,51 +210,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t>
+                <w:t xml:space="preserve">Data from long-term experiments in temperate croplands to evaluate soil organic carbon models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujisaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
@@ -293,367 +293,371 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57745/WKQHW2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-026-06863-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kerbernez long-term experiment: A dataset on crop yield and soil organic matter evolution in forage crop rotations and permanent grasslands in a temperate oceanic climate</w:t>
+                <w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+                <w:t xml:space="preserve">Ottone Scammacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Cadero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabina Asins-Velis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111259⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880108v1</w:t>
+                <w:t xml:space="preserve">hal-04929070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and mapping changes in soil ecosystem services and soil threats in agroecosystems through scenario-based approaches – A systematic review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Kerbernez long-term experiment: A dataset on crop yield and soil organic matter evolution in forage crop rotations and permanent grasslands in a temperate oceanic climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Asins-Velis</w:t>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Bondi</w:t>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luboš Borůvka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 966, pp.178646. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.111259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04929070v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of interactions between feeding practices, animal health and farm infrastructure on technical, economic and environmental performances of a pig fattening unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -752,51 +756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mogador - Modélisation de l’atelier d’engraissement porcin pour prédire ses résultats économiques et ses impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1135,308 +1139,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a decision support tool with an individual-based model of a pig fattening unit</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3-1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771811v1</w:t>
+                <w:t xml:space="preserve">hal-02154355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a decision support tool with an individual-based model of a pig fattening unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02154355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1445,51 +1449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer le bilan environnemental d’une gestion collective des effluents par modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,1900 +1555,1904 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling collective manure management scenario and their environmental impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Cadero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Foray</w:t>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424551v1</w:t>
+                <w:t xml:space="preserve">hal-05570267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de scénarios de gestion collective des effluents, et évaluation de leurs impacts environnementaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling collective manure management scenario and their environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foray</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque APIVALE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope, Sep 2025, Engelberg, Switzerland. pp.456-457, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469857v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the place for soils in scenario-based ecosystem services approaches ? A systematic review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation de scénarios de gestion collective des effluents, et évaluation de leurs impacts environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luboš Borůvka</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque APIVALE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632002v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
+                <w:t xml:space="preserve">What is the place for soils in scenario-based ecosystem services approaches ? A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ottone Scammacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Casellas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
+                <w:t xml:space="preserve">Sabina Asins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luboš Borůvka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. STICS Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne, Austria. pp.EGU23-4377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637939v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling nutrition and management in swine production systems to reduce their environmental impacts: a life cycle perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cappelaere</w:t>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13. STICS Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869838v1</w:t>
+                <w:t xml:space="preserve">hal-04637939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ambient conditions in the fattening room and corresponding performance of pigs with ThermiPig model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling nutrition and management in swine production systems to reduce their environmental impacts: a life cycle perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Cadero</w:t>
+                <w:t xml:space="preserve">Léa Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Marcon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohsen Davoudkhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIGR International Conference 2021 "Integrating agriculture and society through engineering"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. pp.545-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230149v1</w:t>
+                <w:t xml:space="preserve">hal-03869838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler avec le modèle bioclimatique ThermiPig les performances des porcs en croissance en tenant compte des conditions climatiques et des caractéristiques de la salle d’engraissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modelling ambient conditions in the fattening room and corresponding performance of pigs with ThermiPig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">5th CIGR International Conference 2021 "Integrating agriculture and society through engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIGR, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167771v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier le stockage de carbone dans les sols, les acquis du projet CarSolEl</w:t>
+                <w:t xml:space="preserve">Simuler avec le modèle bioclimatique ThermiPig les performances des porcs en croissance en tenant compte des conditions climatiques et des caractéristiques de la salle d’engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Chambaut</w:t>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Brun Lafleur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358835v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria performance of fattening pigs assessed with the bioclimatic model ThermiPig</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifier le stockage de carbone dans les sols, les acquis du projet CarSolEl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Chambaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Brun Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336047v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicriteria performance of fattening pigs assessed with the bioclimatic model ThermiPig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737949v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling growth performance of pigs and within-room thermal balance in different local conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Olsson</w:t>
+                <w:t xml:space="preserve">Simulating soil organic carbon dynamics in long-term bare fallow and arable experiments with STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knut-Håkan Jeppsson</w:t>
+                <w:t xml:space="preserve">Florent Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">iCROPM2020 Symposium - Crop Modelling for The Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.70-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282302v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du modèle à l’outil d’aide à la décision : comment paramétrer un modèle de fonctionnement de l’atelier d’engraissement porcin pour une utilisation en élevage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling growth performance of pigs and within-room thermal balance in different local conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut-Håkan Jeppsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734235v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Cadéro</w:t>
+                <w:t xml:space="preserve">Du modèle à l’outil d’aide à la décision : comment paramétrer un modèle de fonctionnement de l’atelier d’engraissement porcin pour une utilisation en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608061v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Cadero</w:t>
+                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des stages soutenus par le GIS Élevages Demain en 2015 et 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787376v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des fins de bande en élevage porcin : analyse des stratégies décisionnelles des éleveurs et des enjeux économiques associés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution des stages soutenus par le GIS Élevages Demain en 2015 et 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744086v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fattening pig production systems: use of a dynamic, stochastic, mechanistic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,369 +3497,490 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des fins de bande en élevage porcin : analyse des stratégies décisionnelles des éleveurs et des enjeux économiques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corrégé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STICS ability to simulate long-term soil organic matter dynamics in crop-grassland rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chlebowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM2020 Symposium - Crop modelling for the future. STICS model workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. , 2020, XIIth Stics users seminar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a bioclimatic and a growth model to assess the effect of management practices and building ambiance on growing pig performances at the batch level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil. , Advances in Animal Biosciences, 10 (2), 2019, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual experiment to investigate effects of feeding practices and animal health status on the technical, economic and environmental performances of a pig-fattening unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3892,225 +4021,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ubatuba - Itamambuca, Brazil. , Advances in Animal Biosciences, 10 (2), 2019, Advances in Animal Biosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner un modèle climatique et un modèle de croissance pour évaluer l'effet des conduites, de l'ambiance et de la structure des bâtiments sous différents contextes climatiques, sur les performances des porcs à l'échelle de la bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOGADOR : un outil d’aide à la décision à deux niveaux pour l’atelier d’engraissement porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,110 +4257,110 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2018, 50èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'atelier d'engraissement porcin pour prédire ses résultats économiques et ses impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,87 +4405,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité globale d'un modèle simulant les résultats technico-économiques et les impacts environnementaux de l'atelier d'engraissement porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,150 +4493,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From an individual-based model of pig fattening unit to a decision support tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,73 +4655,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 2017, European conference dedicated to the future use of ICT in the agri-food sector, bioresource and biomass sector</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Gaussian process metamodels for sensitivity analysis of an individual-based model of a pig fattening unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4601,101 +4730,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8.International conference sensitivity analysis of model output (Samo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Le Tampon, La Réunion, France. , 2016, Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4705,147 +4834,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GESTE : GEStion Territorialisée des Effluents d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Espagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Avadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4855,114 +4984,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'atelier d'engraissement porcin pour prédire ses résultats économiques et ses impacts environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Agrocampus Ouest, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017NSARB303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01885955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermipig : a mechanistic individual-based model to investigate the impacts of climate on the technical, economic, and environmental performance of fattening pigs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5109,51 +5380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf442" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/WKQHW2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000300" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hvmg73" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.02.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424551v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blazy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Olsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-H&#229;kan Jeppsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476713v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738036v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salaun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARB303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf442" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000300" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hvmg73" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.02.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blazy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4377" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Olsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-H&#229;kan Jeppsson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salaun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARB303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>