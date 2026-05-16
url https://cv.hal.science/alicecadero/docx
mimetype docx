--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1139,286 +1139,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a decision support tool with an individual-based model of a pig fattening unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2018.02.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154355v1</w:t>
+                <w:t xml:space="preserve">hal-01771811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a decision support tool with an individual-based model of a pig fattening unit</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3-1), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01771811v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2332,424 +2332,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ambient conditions in the fattening room and corresponding performance of pigs with ThermiPig model</w:t>
+                <w:t xml:space="preserve">Quantifier le stockage de carbone dans les sols, les acquis du projet CarSolEl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Cadero</w:t>
+                <w:t xml:space="preserve">H Chambaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Marcon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Brun Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cadéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Klumpp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIGR International Conference 2021 "Integrating agriculture and society through engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIGR, May 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230149v1</w:t>
+                <w:t xml:space="preserve">hal-03358835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler avec le modèle bioclimatique ThermiPig les performances des porcs en croissance en tenant compte des conditions climatiques et des caractéristiques de la salle d’engraissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Modelling ambient conditions in the fattening room and corresponding performance of pigs with ThermiPig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">5th CIGR International Conference 2021 "Integrating agriculture and society through engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIGR, May 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167771v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier le stockage de carbone dans les sols, les acquis du projet CarSolEl</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simuler avec le modèle bioclimatique ThermiPig les performances des porcs en croissance en tenant compte des conditions climatiques et des caractéristiques de la salle d’engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cadéro</w:t>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Klumpp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358835v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria performance of fattening pigs assessed with the bioclimatic model ThermiPig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2912,77 +2912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling growth performance of pigs and within-room thermal balance in different local conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,277 +3152,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Cadéro</w:t>
+                <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de restitution des stages soutenus par le GIS Élevages Demain en 2015 et 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608061v1</w:t>
+                <w:t xml:space="preserve">hal-02787376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la conduite et des pratiques d'élevage sur les résultats économiques et environnementaux de l'atelier d'engraissement porcin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Cadero</w:t>
+                <w:t xml:space="preserve">Modélisation des performances technico-économiques et environnementales de l’atelier d’engraissement porcin à l’aide d’un modèle dynamique, mécaniste et stochastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des stages soutenus par le GIS Élevages Demain en 2015 et 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787376v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling fattening pig production systems: use of a dynamic, stochastic, mechanistic model</w:t>
               </w:r>
@@ -3585,51 +3585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5127,64 +5127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Cadero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5380,51 +5380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf442" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000300" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hvmg73" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.02.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blazy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4377" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Olsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-H&#229;kan Jeppsson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salaun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARB303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cad&#233;ro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Orlindo Tedeschi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf442" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujisaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-026-06863-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottone Scammacca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bondi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubo&#353; Bor&#367;vka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000300" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aubry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hvmg73" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2018.06.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117002920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771811v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2018.02.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Levasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blazy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05424551v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blazy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Foray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04632002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4377" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Davoudkhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.421" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358835v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chambaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brun Lafleur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cad&#233;ro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Klumpp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737949v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Olsson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut-H&#229;kan Jeppsson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734235v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787376v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608061v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744080v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737774v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274478v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salaun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455952v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Anzalone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01885955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NSARB303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:5133bfeaf32ff60b05271cc6168b811e8e61751d" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>