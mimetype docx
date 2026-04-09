--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -162,2463 +162,2597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t>
+                <w:t xml:space="preserve">Cosmetic potential of phenolic-rich extracts from Cannabis sativa L. seeds: Inhibition of enzymes involved in skin aging, inflammation and hyperpigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+                <w:t xml:space="preserve">Chaymae Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Donot</w:t>
+                <w:t xml:space="preserve">Rafika El Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Thomaset</w:t>
+                <w:t xml:space="preserve">Omayma El Maabiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+                <w:t xml:space="preserve">Marie-Laure Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Sabbahi</w:t>
+                <w:t xml:space="preserve">Malika Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, </w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.e03332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2026.e03332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421601v1</w:t>
+                <w:t xml:space="preserve">hal-05575149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and genetic interactions underlying the morphological and genetic variability of the red juniper (Juniperus turbinata Guss.) in northeastern Morocco: implications for conservation</w:t>
+                <w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed (&amp;lt;i&amp;gt;Linum usitatissimum&amp;lt;/i&amp;gt; L.) oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Boumediene</w:t>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaymae Benkirane</w:t>
+                <w:t xml:space="preserve">Florentin Donot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saida Lhousni</w:t>
+                <w:t xml:space="preserve">Brigitte Thomaset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Müller</w:t>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+                <w:t xml:space="preserve">Rachid Sabbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific African</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e02949. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2025.e02949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239075v1</w:t>
+                <w:t xml:space="preserve">hal-05421601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t>
+                <w:t xml:space="preserve">Environmental and genetic interactions underlying the morphological and genetic variability of the red juniper (Juniperus turbinata Guss.) in northeastern Morocco: implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safae Ouahabi</w:t>
+                <w:t xml:space="preserve">Mehdi Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaymae Benkirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
+                <w:t xml:space="preserve">Saida Lhousni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chebaibi</w:t>
+                <w:t xml:space="preserve">Christina Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Mssillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilyesse Rahhou</w:t>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t>
+              <w:t xml:space="preserve">Scientific African</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sciaf.2025.e02949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126502v1</w:t>
+                <w:t xml:space="preserve">hal-05239075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Donot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Thomaset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Sabbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hbika Asmae</w:t>
+                <w:t xml:space="preserve">Mohamed Chebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Merzouki</w:t>
+                <w:t xml:space="preserve">Ibrahim Mssillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyesse Rahhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 23 (7), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616809v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crops Disease Detection, from Leaves to Field: What We Can Expect from Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy14112719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Edder</w:t>
+                <w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Louchachha</w:t>
+                <w:t xml:space="preserve">El Hassania Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Faris</w:t>
+                <w:t xml:space="preserve">Hbika Asmae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maatallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalil Azzaoui</w:t>
+                <w:t xml:space="preserve">Mohammed Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29122894⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616817v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Edder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Louchachha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Faris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maatallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Azzaoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29122894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112734v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Diass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Elfazazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allal Challioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
+                <w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140425v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive Industry Solid Waste-Based Biosorbent: Synthesis and Application in Wastewater Purification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalil Azzaoui</w:t>
+                <w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassania Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Qrareya</w:t>
+                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (4), pp.797. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (7), pp.372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym15040797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md21070372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099755v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olive Industry Solid Waste-Based Biosorbent: Synthesis and Application in Wastewater Purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Depeint</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angham Salahat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdalhadi Deghles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Qrareya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym15040797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548272v1</w:t>
+                <w:t xml:space="preserve">hal-04099755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Pulses for Western European Temperate Regions: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy12010170⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522329v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site and time-specific early weed control is able to reduce herbicide use in maize - a case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Innovative Pulses for Western European Temperate Regions: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ija.2021.1780⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12010170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182297v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision farming uses typology in arable crop-oriented farms in northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Site and time-specific early weed control is able to reduce herbicide use in maize - a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebojša Nikolić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Mattivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09660-y⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ija.2021.1780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365519v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Land Suitability Method to Assess the Potential for the Introduction of a New Crop at a Regional Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.330. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10030330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision farming uses typology in arable crop-oriented farms in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa É. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Aimee Rasolohery</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Natural Products Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (3), </w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.131-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/2210315507666170102154445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09660-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01988783v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of fatty acids, tocopherols and phytosterols content in sunflower cultivars (Helianthus annuus) from a three-year multi-local study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Aimee Rasolohery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boniface Ermenegilde Ralaibia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Labalette</w:t>
+                <w:t xml:space="preserve">Franck Merlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Centis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Daydé</w:t>
+                <w:t xml:space="preserve">Rakotonirina Benja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phyton, International Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Natural Products Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/2210315507666170102154445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/phyton.2015.84.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02866561v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of fatty acids, tocopherols and phytosterols content in sunflower cultivars (Helianthus annuus) from a three-year multi-local study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Centis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phyton, International Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (1), pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/phyton.2015.84.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variabilité des teneurs et compositions des composés mineurs dans l’huile de tournesol au cours du développement du capitule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labalette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Centis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dayde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (2-3), pp.206-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl.2006.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2628,854 +2762,854 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouvelles cultures de légumineuses exotiques, projet POTION : PrOteinfrom TropIcalcrOpsin the North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TechDay : Résilience climatique : quelles nouvelles filières végétales pour la bioéconomie de demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B4C, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">117. Sugar beet disease detection based on remote sensing data and artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.933-938, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of remote sensing data and machine learning for wheat disease detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd African Conference on Precision Agriculture (AfCPA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, African Plant Nutrition Institute, Dec 2022, Nairobi, Kenya. pp.204-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for the introduction of soybean into crop rotations in the Normandy region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ESA congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HERBICIDE USE REDUCTION IN MAIZE BY COMBINING SITE AND TIME SPECIFIC WEED CONTROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mattivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50° convegno della Società Italiana di Agronomia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società Italiana di Agronomia, Sep 2021, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Nutritional Composition during Refining Process of High Oleic SunflowerOil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Oleic Congres 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fat Associates, Oct 2020, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante assessment of herbicide reduction by implementing early precision weed control in spring crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sevilla, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4599543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formation à la Démarche Méthodologique en 4ème et 5ème année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques pédagogiques à UniLaSalle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3485,1038 +3619,1038 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Management in Agriculture and Crop Insurance: Implementation of a Method for Estimating Reference Yields in Organic Field Crops in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Agro Rennes-Angers et INRAe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France. , pp.623 - 624, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel d'introduction de légumineuses en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bressan Mélanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riat-Anglet Wassila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ellili-Bargaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Innovation pour l'agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thermal needs of some tropical pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination requirements to grow minor pulses in North Europe climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukeye Gadiaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legume Science and Practice 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the sustainability of minor crops in Normandy region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to optimize ecosystem services of cover crops while reducing their cost? A case study in Northen France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Society of Agronomy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sevilla, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Design to Identify Lack Of On-Farm Agronomic References</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV European Society of Agronomy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytosterols and tocopherols variability in Linseed (Linum usitatissimum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Rhazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Ali Gars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Donot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynald Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Plant Lipids (ISPL 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Yokohama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of precision farming in an arable crops-oriented region in northern France: diversity and perceived impacts by farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Newport Shropshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4526,228 +4660,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How artificial intelligence can help for crop disease detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview: Qu’est-ce qui fait pousser les végétaux : le soleil ou la pluie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux/ La sélection aujourd’hui : De quoi parle-t-on ? Ressources génétiques : Des semences stockées à la banque mondiale en Norvège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.XIV-XV</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4757,213 +4891,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation agronomique de nouvelles légumineuses à graines en vue d’une diversification de la production - CALEGE - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SFR Condorcet. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant breeding for an EU bio-based economy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aad Van Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Di Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gennatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] auto-saisine. 2013, 158 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4973,114 +5107,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of variations in contents and variability compositions of tocopherols and phytosterols in achenes and sunflower oil (Helianthus annuus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélioration des plantes. Institut National Polytechnique (Toulouse), 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008INPT027A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04277440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5148,51 +5282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB28AE36"/>
+    <w:nsid w:val="65FADF22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5379,51 +5513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-ayerdi-gotor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6725-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136551416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522329v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365519v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa &#201;. Marraccini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09660-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10030330" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2015.84.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250562v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebrini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_117" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095136v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeye Gadiaga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833871v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277392v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aad Van Elsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Di Vicente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Traon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gennatas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04277440v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT027A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-ayerdi-gotor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6725-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136551416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10030330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa &#201;. Marraccini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09660-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2015.84.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeye Gadiaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aad Van Elsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Di Vicente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Traon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gennatas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04277440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT027A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>