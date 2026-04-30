--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1761,222 +1761,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+                <w:t xml:space="preserve">Innovative Pulses for Western European Temperate Regions: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Depeint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12010170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548272v1</w:t>
+                <w:t xml:space="preserve">hal-03522329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Pulses for Western European Temperate Regions: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12010170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522329v1</w:t>
+                <w:t xml:space="preserve">hal-03548272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site and time-specific early weed control is able to reduce herbicide use in maize - a case study</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2096,51 +2096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Land Suitability Method to Assess the Potential for the Introduction of a New Crop at a Regional Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ESA congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mattivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4086,51 +4086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
@@ -4185,51 +4185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Newport Shropshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5282,51 +5282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65FADF22"/>
+    <w:nsid w:val="35D81AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5513,51 +5513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-ayerdi-gotor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6725-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136551416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10030330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa &#201;. Marraccini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09660-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2015.84.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeye Gadiaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aad Van Elsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Di Vicente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Traon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gennatas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04277440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT027A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-ayerdi-gotor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6725-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136551416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10030330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa &#201;. Marraccini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09660-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2015.84.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeye Gadiaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aad Van Elsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Di Vicente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Traon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gennatas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04277440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT027A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>