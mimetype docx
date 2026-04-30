--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -866,252 +866,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crops Disease Detection, from Leaves to Field: What We Can Expect from Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Lebrini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">El Hassania Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hbika Asmae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy14112719⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788495v1</w:t>
+                <w:t xml:space="preserve">hal-04616809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crops Disease Detection, from Leaves to Field: What We Can Expect from Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Merzouki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youssef Lebrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (6), pp.240. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22060240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy14112719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616809v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Novel Nitro-Halogenated Aryl-Himachalene Sesquiterpenes from Atlas Cedar Oil Components: Characterization, DFT Studies, and Molecular Docking Analysis against Various Isolated Smooth Muscles</w:t>
               </w:r>
@@ -1225,338 +1225,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaoula Diass</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Allal Challioui</w:t>
+                <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095004v1</w:t>
+                <w:t xml:space="preserve">hal-04112734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Affecting the Quality of Canola Grains and Their Implications for Grain-Based Foods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+                <w:t xml:space="preserve">Essential Oil of Lavandula officinalis: Chemical Composition and Antibacterial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Diass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Merzouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Elfazazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Ayerdi-Gotor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+                <w:t xml:space="preserve">Allal Challioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12112219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12071571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112734v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassania Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,222 +1761,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Pulses for Western European Temperate Regions: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12010170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522329v1</w:t>
+                <w:t xml:space="preserve">hal-03548272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+                <w:t xml:space="preserve">Innovative Pulses for Western European Temperate Regions: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Depeint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12010170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548272v1</w:t>
+                <w:t xml:space="preserve">hal-03522329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site and time-specific early weed control is able to reduce herbicide use in maize - a case study</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,261 +2090,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Land Suitability Method to Assess the Potential for the Introduction of a New Crop at a Regional Level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision farming uses typology in arable crop-oriented farms in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisa É. Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10030330⟩</w:t>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.131-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11119-019-09660-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377865v1</w:t>
+                <w:t xml:space="preserve">hal-02365519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision farming uses typology in arable crop-oriented farms in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Innovative Land Suitability Method to Assess the Potential for the Introduction of a New Crop at a Regional Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa É. Marraccini</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.131-146. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11119-019-09660-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10030330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365519v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Characterization and Antioxidant Potential of Athroisma proteiformis Essential Oil</w:t>
               </w:r>
@@ -2936,51 +2936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of remote sensing data and machine learning for wheat disease detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ESA congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mattivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3493,77 +3493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formation à la Démarche Méthodologique en 4ème et 5ème année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3646,51 +3646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Management in Agriculture and Crop Insurance: Implementation of a Method for Estimating Reference Yields in Organic Field Crops in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mghirbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,51 +4086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
@@ -4185,51 +4185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,77 +4310,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV European Society of Agronomy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Geneve, Switzerland</w:t>
@@ -4534,90 +4534,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uses of precision farming in an arable crops-oriented region in northern France: diversity and perceived impacts by farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Newport Shropshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4674,51 +4674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How artificial intelligence can help for crop disease detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Lebrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5282,51 +5282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35D81AC1"/>
+    <w:nsid w:val="4FDFAFB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5513,51 +5513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-ayerdi-gotor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6725-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136551416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788495v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10030330" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa &#201;. Marraccini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09660-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2015.84.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeye Gadiaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aad Van Elsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Di Vicente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Traon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gennatas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04277440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT027A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-ayerdi-gotor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6725-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136551416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa &#201;. Marraccini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09660-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10030330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2015.84.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeye Gadiaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aad Van Elsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Di Vicente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Traon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gennatas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04277440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT027A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>