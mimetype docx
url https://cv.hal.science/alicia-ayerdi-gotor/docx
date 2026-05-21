--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -598,338 +598,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Sabbahi</w:t>
+                <w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Mssillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyesse Rahhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (7), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418333v1</w:t>
+                <w:t xml:space="preserve">hal-05126502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Different Extracts of Caulerpa prolifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilyesse Rahhou</w:t>
+                <w:t xml:space="preserve">Genotypic and environmental variability of tocopherols and phytosterols in linseed ( Linum usitatissimum L.) oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Donot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Thomaset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Sabbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2025027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md23070259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05126502v1</w:t>
+                <w:t xml:space="preserve">hal-05418333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation into the Phytochemical Composition, Antioxidant Properties, and In-Vitro Anti-Diabetic Efficacy of Ulva lactuca Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassania Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,90 +1499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Phytochemical Composition, Antioxidant Properties, and In Vitro Anti-Diabetic Efficacy of Gracilaria bursa-pastoris Extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassania Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safae Ouahabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Hassania Loukili</w:t>
+                <w:t xml:space="preserve">Nour Elhouda Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1761,222 +1761,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+                <w:t xml:space="preserve">Innovative Pulses for Western European Temperate Regions: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Depeint</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12010170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548272v1</w:t>
+                <w:t xml:space="preserve">hal-03522329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Pulses for Western European Temperate Regions: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss in the Intrinsic Quality and the Antioxidant Activity of Sunflower (Helianthus annuus L.) Oil during an Industrial Refining Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Depeint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12010170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules27030916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522329v1</w:t>
+                <w:t xml:space="preserve">hal-03548272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site and time-specific early weed control is able to reduce herbicide use in maize - a case study</w:t>
               </w:r>
@@ -1988,51 +1988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Land Suitability Method to Assess the Potential for the Introduction of a New Crop at a Regional Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,51 +3070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ESA congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Agronomy, Aug 2022, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mattivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Scheurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4086,51 +4086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 : diversity-for-sustainable-and-resilient-agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin - Online, Germany</w:t>
@@ -4185,51 +4185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,51 +4573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Newport Shropshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5282,51 +5282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FDFAFB1"/>
+    <w:nsid w:val="B2CB579A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5513,51 +5513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-ayerdi-gotor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6725-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136551416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010170" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa &#201;. Marraccini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09660-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10030330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2015.84.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeye Gadiaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aad Van Elsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Di Vicente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Traon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gennatas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04277440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT027A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-ayerdi-gotor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6725-3334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136551416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575149v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benkirane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika El Ati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma El Maabiche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2026.e03332" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Donot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomaset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabbahi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boumediene" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Lhousni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Rhazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sciaf.2025.e02949" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Ouahabi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Elhouda Daoudi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebaibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mssillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyesse Rahhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23070259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418333v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616809v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassania Loukili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbika Asmae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Merzouki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060240" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788495v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lebrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14112719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Edder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Louchachha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Faris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Azzaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29122894" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi-Gotor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12112219" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Diass" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Elfazazi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzouzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Challioui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12071571" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140425v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21070372" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angham Salahat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hamed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdalhadi Deghles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Qrareya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15040797" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522329v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12010170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03548272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Depeint" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030916" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365519v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa &#201;. Marraccini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-019-09660-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377865v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10030330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Aimee Rasolohery" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Ermenegilde Ralaibia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonirina Benja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2210315507666170102154445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FB2WLKLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labalette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Centis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2015.84.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277665v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2006.0014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250562v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebrini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot Gattin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mghirbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grandgirard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fagot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan M&#233;lanie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riat-Anglet Wassila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ellili-Bargaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukeye Gadiaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097911v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ali Gars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Tavernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04260005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04259974v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aad Van Elsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Di Vicente" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Traon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gennatas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04277440v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT027A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>