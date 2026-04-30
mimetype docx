--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -221,670 +221,670 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des projets et des choix d'orientation des élèves de 3ème issus des territoires ruraux : isolé moyenne montagne - piémont alpin</w:t>
+                <w:t xml:space="preserve">L'influence des territorialités dans les choix d'orientation. Recherche doctorale de comparaison tripartite territoriale du piémont alpin, rural isolé moyenne montagne, urbain défavorisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire académique de l'Éducation en Ruralités "Territoires, réseaux, innovations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Besançon; Inspection académique de la Haute Saône, May 2024, Arc-lès-Gray, France</w:t>
+              <w:t xml:space="preserve">Séminaire Observatoire Éducation et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Éducation et Territoires; Laboratoire ADEF - Université Aix-Marseille - site Digne-les-Bains, Apr 2024, Digne-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644724v1</w:t>
+                <w:t xml:space="preserve">hal-04644689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des territorialités dans les choix d'orientation. Recherche doctorale de comparaison tripartite territoriale du piémont alpin, rural isolé moyenne montagne, urbain défavorisé.</w:t>
+                <w:t xml:space="preserve">Étude comparative des projets et des choix d'orientation des élèves de 3ème issus des territoires ruraux : isolé moyenne montagne - piémont alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Observatoire Éducation et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire Éducation et Territoires; Laboratoire ADEF - Université Aix-Marseille - site Digne-les-Bains, Apr 2024, Digne-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Séminaire académique de l'Éducation en Ruralités "Territoires, réseaux, innovations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Besançon; Inspection académique de la Haute Saône, May 2024, Arc-lès-Gray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644689v1</w:t>
+                <w:t xml:space="preserve">hal-04644724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des territoires dans l'accompagnement pédagogique à l'orientation scolaire</w:t>
+                <w:t xml:space="preserve">Influence des territorialités dans l'accompagnement pédagogique à l'orientation scolaire des élèves de 3ème.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Journées du longitudinal - Territoires &amp; parcours. De nouvelles trajectoires d'emploi et de formation à l'épreuve des territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème colloque international en éducation - CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal (Québec), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644769v1</w:t>
+                <w:t xml:space="preserve">hal-04644623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts liés aux territorialités sur l'éducation : étude comparative territoriale des projets et des choix d'orientation des élèves de 3ème issus du piémont alpin - rural isolé moyenne montagne - urbain défavorisé. Enquête 2018-2022 sur l'académie de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude - Séminaire Territorialité et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ECP - Axe 2, Jun 2023, Lyon Université Lyon 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des territorialités dans l'accompagnement pédagogique à l'orientation scolaire des élèves de 3ème.</w:t>
+                <w:t xml:space="preserve">L'influence des territoires dans l'accompagnement pédagogique à l'orientation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque international en éducation - CRIFPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIIe Journées du longitudinal - Territoires &amp; parcours. De nouvelles trajectoires d'emploi et de formation à l'épreuve des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESO de Caen; Céreq; MRSH Université de Caen; INJEP, Jun 2023, Caen (MRSH), France. p. 27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.2676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644623v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des projets et des choix d'orientation des élèves de 3ème issus de trois types de territoire : piémont alpin - rural isolé moyenne montagne - urbain défavorisé</w:t>
+                <w:t xml:space="preserve">Étude comparative des choix d'orientation en fin de collège des élèves issus des territoires ruraux isolés de moyenne montagne et du piémont alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du LLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Apr 2022, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional Educacion en Territorios Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crea Congresos; Université de Barcelone, Oct 2022, Barcelone (Faculty of Education), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643736v1</w:t>
+                <w:t xml:space="preserve">hal-04643311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la catégorisation territoriale dans le processus d'orientation scolaire</w:t>
+                <w:t xml:space="preserve">Processus d'orientation scolaire et bien être chez les élèves de 3ème. Influence de trois territorialités différentes : rural isolé moyenne montagne, piémont alpin et urbain défavorisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire catégorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ECP; Axe 2 du laboratoire ECP, Dec 2022, Lyon (Université Lumière Lyon 2), France</w:t>
+              <w:t xml:space="preserve">Congrès international d'Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSRE Société Suisse pour la Recherche en Éducation; AECSE Association des Enseignant.e.s et Chercheur.e.s en Sciences de l'Éducation; ABC-Educ Association Belge francophone Collaborative de la recherche en Éducation; OBSEF Observatoire de l'éducation et de la formation de la faculté des sciences sociales et politiques de l'université de Lausanne, Sep 2022, Lausanne (UNIL), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643381v1</w:t>
+                <w:t xml:space="preserve">hal-04643671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des choix d'orientation en fin de collège des élèves issus des territoires ruraux isolés de moyenne montagne et du piémont alpin</w:t>
+                <w:t xml:space="preserve">L'influence de la catégorisation territoriale dans le processus d'orientation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional Educacion en Territorios Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Crea Congresos; Université de Barcelone, Oct 2022, Barcelone (Faculty of Education), Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire catégorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ECP; Axe 2 du laboratoire ECP, Dec 2022, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643311v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'orientation scolaire et bien être chez les élèves de 3ème. Influence de trois territorialités différentes : rural isolé moyenne montagne, piémont alpin et urbain défavorisé.</w:t>
+                <w:t xml:space="preserve">Étude comparative des projets et des choix d'orientation des élèves de 3ème issus de trois types de territoire : piémont alpin - rural isolé moyenne montagne - urbain défavorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d'Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SSRE Société Suisse pour la Recherche en Éducation; AECSE Association des Enseignant.e.s et Chercheur.e.s en Sciences de l'Éducation; ABC-Educ Association Belge francophone Collaborative de la recherche en Éducation; OBSEF Observatoire de l'éducation et de la formation de la faculté des sciences sociales et politiques de l'université de Lausanne, Sep 2022, Lausanne (UNIL), Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du LLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Apr 2022, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643671v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des projets et des choix d'orientation des élèves de 3ème issus de différents types de territoire au sein de l'académie de Grenoble : rural isolé moyenne montagne - urbain défavorisé - piémont alpin</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5F7D9A2"/>
+    <w:nsid w:val="966924F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1363,51 +1363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-buissonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1496-6297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644724v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Buissonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2676" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643867v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644623v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643736v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643311v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05290104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-buissonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1496-6297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Buissonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05290104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>