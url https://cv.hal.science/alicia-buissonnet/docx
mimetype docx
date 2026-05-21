--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -428,394 +428,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts liés aux territorialités sur l'éducation : étude comparative territoriale des projets et des choix d'orientation des élèves de 3ème issus du piémont alpin - rural isolé moyenne montagne - urbain défavorisé. Enquête 2018-2022 sur l'académie de Grenoble</w:t>
+                <w:t xml:space="preserve">L'influence des territoires dans l'accompagnement pédagogique à l'orientation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude - Séminaire Territorialité et éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIIe Journées du longitudinal - Territoires &amp; parcours. De nouvelles trajectoires d'emploi et de formation à l'épreuve des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ESO de Caen; Céreq; MRSH Université de Caen; INJEP, Jun 2023, Caen (MRSH), France. p. 27-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cereq.2676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643867v1</w:t>
+                <w:t xml:space="preserve">hal-04644769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des territoires dans l'accompagnement pédagogique à l'orientation scolaire</w:t>
+                <w:t xml:space="preserve">Impacts liés aux territorialités sur l'éducation : étude comparative territoriale des projets et des choix d'orientation des élèves de 3ème issus du piémont alpin - rural isolé moyenne montagne - urbain défavorisé. Enquête 2018-2022 sur l'académie de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Journées du longitudinal - Territoires &amp; parcours. De nouvelles trajectoires d'emploi et de formation à l'épreuve des territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée d'étude - Séminaire Territorialité et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ECP - Axe 2, Jun 2023, Lyon Université Lyon 2, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.cereq.2676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04644769v1</w:t>
+                <w:t xml:space="preserve">hal-04643867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative des choix d'orientation en fin de collège des élèves issus des territoires ruraux isolés de moyenne montagne et du piémont alpin</w:t>
+                <w:t xml:space="preserve">L'influence de la catégorisation territoriale dans le processus d'orientation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional Educacion en Territorios Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Crea Congresos; Université de Barcelone, Oct 2022, Barcelone (Faculty of Education), Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire catégorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ECP; Axe 2 du laboratoire ECP, Dec 2022, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643311v1</w:t>
+                <w:t xml:space="preserve">hal-04643381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d'orientation scolaire et bien être chez les élèves de 3ème. Influence de trois territorialités différentes : rural isolé moyenne montagne, piémont alpin et urbain défavorisé.</w:t>
+                <w:t xml:space="preserve">Étude comparative des choix d'orientation en fin de collège des élèves issus des territoires ruraux isolés de moyenne montagne et du piémont alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d'Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SSRE Société Suisse pour la Recherche en Éducation; AECSE Association des Enseignant.e.s et Chercheur.e.s en Sciences de l'Éducation; ABC-Educ Association Belge francophone Collaborative de la recherche en Éducation; OBSEF Observatoire de l'éducation et de la formation de la faculté des sciences sociales et politiques de l'université de Lausanne, Sep 2022, Lausanne (UNIL), Suisse</w:t>
+              <w:t xml:space="preserve">Congreso Internacional Educacion en Territorios Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crea Congresos; Université de Barcelone, Oct 2022, Barcelone (Faculty of Education), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643671v1</w:t>
+                <w:t xml:space="preserve">hal-04643311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la catégorisation territoriale dans le processus d'orientation scolaire</w:t>
+                <w:t xml:space="preserve">Processus d'orientation scolaire et bien être chez les élèves de 3ème. Influence de trois territorialités différentes : rural isolé moyenne montagne, piémont alpin et urbain défavorisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Buissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champollion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire catégorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ECP; Axe 2 du laboratoire ECP, Dec 2022, Lyon (Université Lumière Lyon 2), France</w:t>
+              <w:t xml:space="preserve">Congrès international d'Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSRE Société Suisse pour la Recherche en Éducation; AECSE Association des Enseignant.e.s et Chercheur.e.s en Sciences de l'Éducation; ABC-Educ Association Belge francophone Collaborative de la recherche en Éducation; OBSEF Observatoire de l'éducation et de la formation de la faculté des sciences sociales et politiques de l'université de Lausanne, Sep 2022, Lausanne (UNIL), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643381v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des projets et des choix d'orientation des élèves de 3ème issus de trois types de territoire : piémont alpin - rural isolé moyenne montagne - urbain défavorisé</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="966924F1"/>
+    <w:nsid w:val="36467A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1363,51 +1363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-buissonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1496-6297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Buissonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644769v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643671v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05290104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-buissonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-1496-6297" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Buissonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644724v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2676" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643867v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643381v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643671v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champollion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05290104v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>