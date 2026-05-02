--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -369,174 +369,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en œuvre et variations locales d’un dispositif de lutte contre le décrochage scolaire : les ateliers relais</w:t>
+                <w:t xml:space="preserve">« Les décrocheurs du coin. Caractéristiques sociales des élèves en ateliers relais et catégorisations scolaires locales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236995v1</w:t>
+                <w:t xml:space="preserve">hal-04237023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les décrocheurs du coin. Caractéristiques sociales des élèves en ateliers relais et catégorisations scolaires locales »</w:t>
+                <w:t xml:space="preserve">Mises en œuvre et variations locales d’un dispositif de lutte contre le décrochage scolaire : les ateliers relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (95), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.095.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237023v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des passeurs entre deux mondes</w:t>
               </w:r>
@@ -663,269 +663,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les AESH ? Morphologie professionnelle et « prolétarisation » de l’éducation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ateliers relais, sociologie d’un partenariat entre éducation populaire et Éducation nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.132.0035⟩</w:t>
+              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Identity versus science? Science at the service of identity? (5), pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2023.11298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237044v1</w:t>
+                <w:t xml:space="preserve">hal-04080847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers relais, sociologie d’un partenariat entre éducation populaire et Éducation nationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui sont les AESH ? Morphologie professionnelle et « prolétarisation » de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Identity versus science? Science at the service of identity? (5), pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (132), pp.35-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2023.11298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.132.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04080847v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie dans l’invisibilité. Les accompagnantes des élèves en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,290 +1136,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entre prescriptions nationales et arrangements locaux, ethnographie d’un dispositif de lutte contre le décrochage scolaire »</w:t>
+                <w:t xml:space="preserve">Les décrocheur·ses du coin. Caractéristiques sociales des élèves en ateliers relais et catégorisations scolaires locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Problèmes et publics en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC, Oct 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237064v1</w:t>
+                <w:t xml:space="preserve">hal-04237069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décrocheur·ses du coin. Caractéristiques sociales des élèves en ateliers relais et catégorisations scolaires locales</w:t>
+                <w:t xml:space="preserve">« Entre prescriptions nationales et arrangements locaux, ethnographie d’un dispositif de lutte contre le décrochage scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes et publics en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPEC, Oct 2023, Créteil, France</w:t>
+              <w:t xml:space="preserve">Les journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237069v1</w:t>
+                <w:t xml:space="preserve">hal-04237064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les politiques locales façonnent un dispositif de lutte contre le décrochage scolaire</w:t>
+                <w:t xml:space="preserve">La construction d’un partenariat éducatif. Socio-histoire d’un dispositif de lutte contre le décrochage scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Jeunesses, éducation et sociétés » (CREAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International Doctoral de l’Education et de la Formation (CIDEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03722993v1</w:t>
+                <w:t xml:space="preserve">halshs-03722991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des travailleuses éducatives de l’inclusion scolaire. Les Accompagnantes des Elèves en Situation de Handicap, entre autonomie, sens au travail et trajectoire biographique. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1438,96 +1438,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03722990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un partenariat éducatif. Socio-histoire d’un dispositif de lutte contre le décrochage scolaire.</w:t>
+                <w:t xml:space="preserve">Quand les politiques locales façonnent un dispositif de lutte contre le décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Doctoral de l’Education et de la Formation (CIDEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Jeunesses, éducation et sociétés » (CREAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03722991v1</w:t>
+                <w:t xml:space="preserve">halshs-03722993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les politiques nationales de l’enfance, de l’adolescence et de la jeunesse, Panorama des principales politiques publiques et de leurs grandes évolutions »</w:t>
               </w:r>
@@ -2003,165 +2003,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un dispositif de lutte contre le décrochage scolaire : les ateliers relais</w:t>
+                <w:t xml:space="preserve">Les acteurs de l’éducation populaire face à la déscolarisation, Le cas de trois ateliers relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude auprès d’enseignants au LEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aix-en-pce, France</w:t>
+              <w:t xml:space="preserve">Atelier doctoral du LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-pce, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344015v1</w:t>
+                <w:t xml:space="preserve">hal-03344034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs de l’éducation populaire face à la déscolarisation, Le cas de trois ateliers relais</w:t>
+                <w:t xml:space="preserve">Présentation d’un dispositif de lutte contre le décrochage scolaire : les ateliers relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier doctoral du LEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aix-en-pce, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude auprès d’enseignants au LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aix-en-pce, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344034v1</w:t>
+                <w:t xml:space="preserve">hal-03344015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités curriculaires et extracurriculaires dans un dispositif de lutte contre le décrochage scolaire : Le cas du partenariat entre enseignants et animateurs dans les ateliers relais.</w:t>
               </w:r>
@@ -2486,165 +2486,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education nationale, éducation populaire, les coulisses d’un partenariat différencié. Etude cas d’un instrument d’action publique ; les ateliers relais</w:t>
+                <w:t xml:space="preserve">Disparités et variations d’un instrument d’action publique de prévention du décrochage scolaire : les ateliers relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les politiques éducatives à l'ère du partenariat"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque « Territoires et décrochages scolaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296781v2</w:t>
+                <w:t xml:space="preserve">hal-02296786v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparités et variations d’un instrument d’action publique de prévention du décrochage scolaire : les ateliers relais</w:t>
+                <w:t xml:space="preserve">Education nationale, éducation populaire, les coulisses d’un partenariat différencié. Etude cas d’un instrument d’action publique ; les ateliers relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Territoires et décrochages scolaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque "Les politiques éducatives à l'ère du partenariat"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296786v2</w:t>
+                <w:t xml:space="preserve">hal-02296781v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3287,51 +3287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4EDDD66"/>
+    <w:nsid w:val="E130945A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3518,51 +3518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-jacquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3537-0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sabuco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.132.0035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080847v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11298" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.176.0169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorante Au Lest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296781v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296786v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03344047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01753141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-jacquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3537-0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sabuco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.132.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.176.0169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorante Au Lest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296786v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296781v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03344047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01753141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>