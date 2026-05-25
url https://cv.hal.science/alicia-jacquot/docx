--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -369,243 +369,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les décrocheurs du coin. Caractéristiques sociales des élèves en ateliers relais et catégorisations scolaires locales »</w:t>
+                <w:t xml:space="preserve">Mises en œuvre et variations locales d’un dispositif de lutte contre le décrochage scolaire : les ateliers relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (95), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.095.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237023v1</w:t>
+                <w:t xml:space="preserve">hal-04236995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en œuvre et variations locales d’un dispositif de lutte contre le décrochage scolaire : les ateliers relais</w:t>
+                <w:t xml:space="preserve">Des passeurs entre deux mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 587, pp.x-y</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.095.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04236995v1</w:t>
+                <w:t xml:space="preserve">hal-04237038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des passeurs entre deux mondes</w:t>
+                <w:t xml:space="preserve">« Les décrocheurs du coin. Caractéristiques sociales des élèves en ateliers relais et catégorisations scolaires locales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 587, pp.x-y</w:t>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237038v1</w:t>
+                <w:t xml:space="preserve">hal-04237023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Ministère au dispositif. Enquêter sur le partenariat en éducation par une analyse multiniveaux qualitative</w:t>
               </w:r>
@@ -1136,234 +1136,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décrocheur·ses du coin. Caractéristiques sociales des élèves en ateliers relais et catégorisations scolaires locales</w:t>
+                <w:t xml:space="preserve">« Entre prescriptions nationales et arrangements locaux, ethnographie d’un dispositif de lutte contre le décrochage scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problèmes et publics en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPEC, Oct 2023, Créteil, France</w:t>
+              <w:t xml:space="preserve">Les journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237069v1</w:t>
+                <w:t xml:space="preserve">hal-04237064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entre prescriptions nationales et arrangements locaux, ethnographie d’un dispositif de lutte contre le décrochage scolaire »</w:t>
+                <w:t xml:space="preserve">Les décrocheur·ses du coin. Caractéristiques sociales des élèves en ateliers relais et catégorisations scolaires locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du longitudinal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Problèmes et publics en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPEC, Oct 2023, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237064v1</w:t>
+                <w:t xml:space="preserve">hal-04237069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction d’un partenariat éducatif. Socio-histoire d’un dispositif de lutte contre le décrochage scolaire.</w:t>
+                <w:t xml:space="preserve">Quand les politiques locales façonnent un dispositif de lutte contre le décrochage scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Doctoral de l’Education et de la Formation (CIDEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Jeunesses, éducation et sociétés » (CREAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03722991v1</w:t>
+                <w:t xml:space="preserve">halshs-03722993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des travailleuses éducatives de l’inclusion scolaire. Les Accompagnantes des Elèves en Situation de Handicap, entre autonomie, sens au travail et trajectoire biographique. »</w:t>
               </w:r>
@@ -1438,96 +1438,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03722990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les politiques locales façonnent un dispositif de lutte contre le décrochage scolaire</w:t>
+                <w:t xml:space="preserve">La construction d’un partenariat éducatif. Socio-histoire d’un dispositif de lutte contre le décrochage scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Jeunesses, éducation et sociétés » (CREAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque International Doctoral de l’Education et de la Formation (CIDEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03722993v1</w:t>
+                <w:t xml:space="preserve">halshs-03722991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les politiques nationales de l’enfance, de l’adolescence et de la jeunesse, Panorama des principales politiques publiques et de leurs grandes évolutions »</w:t>
               </w:r>
@@ -2003,234 +2003,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs de l’éducation populaire face à la déscolarisation, Le cas de trois ateliers relais</w:t>
+                <w:t xml:space="preserve">Présentation d’un dispositif de lutte contre le décrochage scolaire : les ateliers relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier doctoral du LEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aix-en-pce, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude auprès d’enseignants au LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aix-en-pce, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344034v1</w:t>
+                <w:t xml:space="preserve">hal-03344015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d’un dispositif de lutte contre le décrochage scolaire : les ateliers relais</w:t>
+                <w:t xml:space="preserve">Activités curriculaires et extracurriculaires dans un dispositif de lutte contre le décrochage scolaire : Le cas du partenariat entre enseignants et animateurs dans les ateliers relais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude auprès d’enseignants au LEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aix-en-pce, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du laboratoire triangle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344015v1</w:t>
+                <w:t xml:space="preserve">hal-03344031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités curriculaires et extracurriculaires dans un dispositif de lutte contre le décrochage scolaire : Le cas du partenariat entre enseignants et animateurs dans les ateliers relais.</w:t>
+                <w:t xml:space="preserve">Les acteurs de l’éducation populaire face à la déscolarisation, Le cas de trois ateliers relais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du laboratoire triangle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier doctoral du LEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-pce, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344031v1</w:t>
+                <w:t xml:space="preserve">hal-03344034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisations et jugements scolaires au sein d’un dispositif de lutte contre le décrochage scolaire ; les ateliers relais</w:t>
               </w:r>
@@ -2723,128 +2723,210 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02073793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Quand l’impossible se produit ». Parcours de jeunes de classes supérieures en raccrochage scolaire dans le privé catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Berthaud et Claire Bonnard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inégalités Scolaires et Professionnelles. Nouveaux Regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, pp.61-62, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/142hl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Éducation populaire, Éducation Nationale, un partenariat pour lutter contre le décrochage scolaire en atelier relais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le bord de l'eau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner et prévenir le décrochage scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2854,161 +2936,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic social de la population pour la Mairie de Lauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AMU - Aix Marseille Université; Mairie de Lauris. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du dispositif d’aide à la scolarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AMU - Aix Marseille Université; Pacquam. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3018,100 +3100,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers relais, sociologie d’un partenariat entre Education populaire et Education Nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Aix Marseille Université (AMU), 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03344047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3121,105 +3203,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement militant au regard d’une association d’éducation populaire. Le cas des centres d’entraînement aux méthodes d'éducation active en région PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01753141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3287,51 +3369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E130945A"/>
+    <w:nsid w:val="BC474411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3518,51 +3600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-jacquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3537-0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sabuco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0069" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.132.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.176.0169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722991v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorante Au Lest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296786v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296781v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344061v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344064v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03344047v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01753141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-jacquot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3537-0263" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Jacquot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.12485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sabuco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r2u" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237038v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236993v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11298" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Imbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.132.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.11418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344053v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.176.0169" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03722992v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344024v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doctorante Au Lest" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344031v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296786v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296781v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142hl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237056v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03344047v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01753141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>