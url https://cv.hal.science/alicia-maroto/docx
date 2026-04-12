--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -273,265 +273,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green chemistry strategies for Flavonol extraction from onion: Exploring natural deep eutectic solvents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of Isomeric TAT1-CARNOSINE Peptides by Energy-Resolved Mass Spectrometry and Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Distefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Arioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114445⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue Design, Synthesis, and Analysis of Potential Drugs, 3rd Edition, 30 (4), pp.853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules30040853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168398v1</w:t>
+                <w:t xml:space="preserve">hal-04943837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Isomeric TAT1-CARNOSINE Peptides by Energy-Resolved Mass Spectrometry and Principal Component Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green chemistry strategies for Flavonol extraction from onion: Exploring natural deep eutectic solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana González-De-Peredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Special Issue Design, Synthesis, and Analysis of Potential Drugs, 3rd Edition, 30 (4), pp.853. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules30040853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943837v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Resolved Mass Spectrometry and Mid-Infrared Spectroscopy for Purity Assessment of a Synthetic Peptide Cyclised by Intramolecular Huisgen Click Chemistry</w:t>
               </w:r>
@@ -1187,248 +1187,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of intramolecular click chemistry modified synthetic peptide isomers in mixtures using tandem mass spectrometry and the survival yield technique</w:t>
+                <w:t xml:space="preserve">Internal Standard Quantification Using Tandem Mass Spectrometry of a Tryptic Peptide in the Presence of an Isobaric Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Lartia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 410 (23), pp.5765 - 5777. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (24), pp.14126-14130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-018-1258-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874571v1</w:t>
+                <w:t xml:space="preserve">hal-02420476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Standard Quantification Using Tandem Mass Spectrometry of a Tryptic Peptide in the Presence of an Isobaric Interference</w:t>
+                <w:t xml:space="preserve">Quantification of intramolecular click chemistry modified synthetic peptide isomers in mixtures using tandem mass spectrometry and the survival yield technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lartia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (24), pp.14126-14130. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (23), pp.5765 - 5777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b05016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-1258-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420476v1</w:t>
+                <w:t xml:space="preserve">hal-01874571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and Quantification of an Isomeric Compound in a Mixture by Collisional Excitation in Multistage Mass Spectrometry Experiments</w:t>
               </w:r>
@@ -1950,367 +1950,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of phenylurea pesticides by direct laser photo-induced fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical properties of cationic lipophosphoramidates with an arsonium head group and various lipid chains: A structure–activity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Diaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Stephan</w:t>
+                <w:t xml:space="preserve">Sélim Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.46 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2012.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864939v1</w:t>
+                <w:t xml:space="preserve">hal-01555811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of cationic lipophosphoramidates with an arsonium head group and various lipid chains: A structure–activity approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
+                <w:t xml:space="preserve">Determination of phenylurea pesticides by direct laser photo-induced fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (-), pp.569-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01555811v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of phenylurea pesticides by direct laser photo-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2373,64 +2373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the classical and laser photo-induced fluorescence methods for the determination of some phenylurea pesticides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,289 +2492,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser photo-induced fluorescence determination of bisphenol A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid detection of Aspergillus flavus in rice using biofunctionalized carbon nanotube field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Diascorn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 401 (9), pp.3011 - 3017. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 399 (1), pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-010-3975-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-011-5375-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561074v1</w:t>
+                <w:t xml:space="preserve">hal-04124709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid detection of Aspergillus flavus in rice using biofunctionalized carbon nanotube field effect transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct laser photo-induced fluorescence determination of bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prosnick Kissingou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Villamizar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
+                <w:t xml:space="preserve">Alexandre Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Xavier Rius</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Badr Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 399 (1), pp.119-126. </w:t>
+              <w:t xml:space="preserve">, 2011, 401 (9), pp.3011 - 3017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-010-3975-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-011-5375-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124709v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-contact potentiometric aptasensor based on aptamer functionalized carbon nanotubes for the direct determination of proteins</w:t>
               </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Mairal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 135 (5), pp.1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2896,375 +2896,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective detection of SO2 at room temperature based on organoplatinum functionalized single-walled carbon nanotube field effect transistors</w:t>
+                <w:t xml:space="preserve">Determination of choline and derivatives with a solid-contact ion-selective electrode based on octaamide cavitand and carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cid</w:t>
+                <w:t xml:space="preserve">Jordi Ampurdanés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giselle Jimenez-Cadena</w:t>
+                <w:t xml:space="preserve">Gastón Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Riu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+                <w:t xml:space="preserve">M. Angeles Sarmentero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.021⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.344-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124720v1</w:t>
+                <w:t xml:space="preserve">hal-04124717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of choline and derivatives with a solid-contact ion-selective electrode based on octaamide cavitand and carbon nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective detection of SO2 at room temperature based on organoplatinum functionalized single-walled carbon nanotube field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastón Crespo</w:t>
+                <w:t xml:space="preserve">Cristina Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselle Jimenez-Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pablo Ballester</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (2), pp.344-349. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 141 (1), pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2009.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124717v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved detection of Candida albicans with carbon nanotube field-effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 136 (2), pp.451-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3304,200 +3304,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Human Immunoglobulin G at Physiological Conditions with Chemically Functionalizated Carbon Nanotube Field Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Ion-sensitive field effect transistors using carbon nanotubes as the transducing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Rius</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nanoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (8), pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b800862k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157341308786306107⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124723v1</w:t>
+                <w:t xml:space="preserve">hal-04124731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast detection of Salmonella Infantis with carbon nanotube field effect transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Inza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,371 +3575,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-sensitive field effect transistors using carbon nanotubes as the transducing layer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uncertainty estimation in organic elemental analysis using information from proficiency tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Companyó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahuquillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b800862k⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 392 (7-8), pp.1497-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-008-2438-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124731v1</w:t>
+                <w:t xml:space="preserve">hal-04124729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty estimation in organic elemental analysis using information from proficiency tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Human Immunoglobulin G at Physiological Conditions with Chemically Functionalizated Carbon Nanotube Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-008-2438-5⟩</w:t>
+              <w:t xml:space="preserve">Current Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.314-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157341308786306107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04124729v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube field effect transistors for the fast and selective detection of human immunoglobulin G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133 (8), pp.1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3967,332 +3967,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically modified single-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalized Metallic Carbon Nanotube Devices for pH Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Burghard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Maroto</w:t>
+                <w:t xml:space="preserve">Kannan Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Balasubramanian</w:t>
+                <w:t xml:space="preserve">Marko Burghard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Assmus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Klaus Kern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (2), pp.220-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200600498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200776102⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124732v1</w:t>
+                <w:t xml:space="preserve">hal-04124733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Metallic Carbon Nanotube Devices for pH Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
+                <w:t xml:space="preserve">Electrochemically modified single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kannan Balasubramanian</w:t>
+                <w:t xml:space="preserve">K. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Burghard</w:t>
+                <w:t xml:space="preserve">T. Assmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Kern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Forment-Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (2), pp.220-223. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 244 (11), pp.4021-4025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200600498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200776102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124733v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosensors in environmental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar Ruisánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,64 +4532,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 128 (4), pp.373-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4629,261 +4629,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of analytical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should non-significant bias be included in the uncertainty budget?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grasas y Aceites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 53 (1), </w:t>
+              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (3), pp.90-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/gya.2002.v53.i1.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00769-001-0434-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124756v1</w:t>
+                <w:t xml:space="preserve">hal-04124754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should non-significant bias be included in the uncertainty budget?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of analytical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Boqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accreditation and Quality Assurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 7 (3), pp.90-94. </w:t>
+              <w:t xml:space="preserve">Grasas y Aceites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00769-001-0434-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3989/gya.2002.v53.i1.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124754v1</w:t>
+                <w:t xml:space="preserve">hal-04124756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of measurement uncertainty by using regression techniques and spiked samples</w:t>
               </w:r>
@@ -4895,51 +4895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5121,347 +5121,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainty in routine analysis</w:t>
+                <w:t xml:space="preserve">Estimating uncertainties of analytical results using information from the validation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.Xavier Rius</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 18 (9-10), pp.577-584. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 391 (2), pp.173-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0165-9936(99)00151-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0003-2670(99)00111-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124760v1</w:t>
+                <w:t xml:space="preserve">hal-04124759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating uncertainties of analytical results using information from the validation process</w:t>
+                <w:t xml:space="preserve">Evaluating uncertainty in routine analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Boqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 391 (2), pp.173-185. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (9-10), pp.577-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0003-2670(99)00111-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0165-9936(99)00151-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124759v1</w:t>
+                <w:t xml:space="preserve">hal-04124760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermalisation in CID MS/MS on a QqQ: towards ion trap CID excitation conditions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Regnacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th Informal Meeting on Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collisional cooling in CID tandem MS ion trap experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Memboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th Informal Meeting on Mass Spectrometry (IMMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural analysis of cyclic bioactive peptides using « tricky » multistage CID experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Labous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filiz Arioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Enjelbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dutertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th Informal Meeting on Mass Spectrometry (IMMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of anilide pesticides in senegal natural waters by photo-induced fluorescence method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diabou M. Gaye Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII International Symposium on Luminescence Spectrometry, ISLS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a photo-induced fluorescence method for determination of anilide pesticides used in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diabou M. Gaye Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giamarchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI International Symposium on Luminescence Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mass spectrometry and tears: characterization of the organosulfur compounds in onions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Velasco González de Peredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5489,814 +6138,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Informal Meeting on Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Budapest (HO), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-MRM and the Survival Yield Technique for the accurate quantification of a tryptic peptide despite isobaric co-elution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Jeanne Dit Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Lartia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Informal Meeting of Mass Spectrometry (IMMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124340v1</w:t>
-              </w:r>
-[...647 lines deleted...]
-                <w:t xml:space="preserve">hal-01720510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6314,90 +6314,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosensors Based on Carbon Nanotube-Network Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 625, Humana Press, pp.213-225, 2010, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6457,64 +6457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Uncertainty in Chemical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.34-38, 2002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6650,51 +6650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A30C1DF"/>
+    <w:nsid w:val="3FFA2E43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6881,51 +6881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-maroto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7821-7726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diabou Gaye-Seye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.08.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PGCHRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jurkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcan Aydogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly A. Philimonenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mahfoudhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPJX91K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Diaw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye-Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.07.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FL6FNV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosnick Kissingou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Benmansour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5375-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM0CQJ1P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Villamizar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Rius" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3975-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBQ9WW9B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali D&#252;zg&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mairal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Sullivan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926958d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P80M7WKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Jimenez-Cadena" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFWP6413-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ampurdan&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Crespo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Sarmentero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.07.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X6RK9R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.10.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR505LJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rius" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341308786306107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Inza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Figueras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.03.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR28TZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800862k" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WC3MWZQ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Company&#243;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahuquillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boqu&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2438-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNRZSN59-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805301b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ7H2WN6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124732v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assmus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forment-Aliaga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776102" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTGBVC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124733v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Balasubramanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Burghard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600498" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1QKS3TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Rius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDN03P0V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Ruis&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#210;dena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3321-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NC9RHZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210526h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZFK59757-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124756v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.2002.v53.i1.295" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-001-0434-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xavier Rius" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)00842-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03QRFLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Xavier Rius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)01058-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VC0LWKH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-9936(99)00151-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCS6B8VZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(99)00111-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDC6VB65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mbaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diabou M. Gaye Seye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-579-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05173-3_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7KWMTGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-maroto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7821-7726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diabou Gaye-Seye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.08.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PGCHRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jurkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcan Aydogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly A. Philimonenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mahfoudhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPJX91K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Diaw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye-Seye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.07.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FL6FNV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Villamizar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Rius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3975-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBQ9WW9B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosnick Kissingou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Benmansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5375-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM0CQJ1P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali D&#252;zg&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mairal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Sullivan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926958d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P80M7WKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ampurdan&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Crespo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Sarmentero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X6RK9R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Jimenez-Cadena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFWP6413-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.10.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR505LJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800862k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WC3MWZQ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Inza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Figueras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.03.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR28TZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Company&#243;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahuquillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boqu&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2438-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNRZSN59-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341308786306107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805301b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ7H2WN6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Balasubramanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Burghard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1QKS3TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assmus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forment-Aliaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTGBVC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Rius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDN03P0V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Ruis&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#210;dena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3321-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NC9RHZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210526h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZFK59757-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-001-0434-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.2002.v53.i1.295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xavier Rius" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)00842-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03QRFLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Xavier Rius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)01058-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VC0LWKH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(99)00111-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDC6VB65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-9936(99)00151-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCS6B8VZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mbaye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diabou M. Gaye Seye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-579-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05173-3_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7KWMTGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>