--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -1032,51 +1032,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Memboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 56 (2), </w:t>
+              <w:t xml:space="preserve">, 2021, 56 (2), pp.e4698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jms.4698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3042,866 +3042,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective detection of SO2 at room temperature based on organoplatinum functionalized single-walled carbon nanotube field effect transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordi Riu</w:t>
+                <w:t xml:space="preserve">Improved detection of Candida albicans with carbon nanotube field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 141 (1), pp.97-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.021⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 136 (2), pp.451-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124720v1</w:t>
+                <w:t xml:space="preserve">hal-04124719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved detection of Candida albicans with carbon nanotube field-effect transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Villamizar</w:t>
+                <w:t xml:space="preserve">Selective detection of SO2 at room temperature based on organoplatinum functionalized single-walled carbon nanotube field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselle Jimenez-Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 136 (2), pp.451-457. </w:t>
+              <w:t xml:space="preserve">, 2009, 141 (1), pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124719v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-sensitive field effect transistors using carbon nanotubes as the transducing layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Detection of Human Immunoglobulin G at Physiological Conditions with Chemically Functionalizated Carbon Nanotube Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b800862k⟩</w:t>
+              <w:t xml:space="preserve">Current Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.314-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157341308786306107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124731v1</w:t>
+                <w:t xml:space="preserve">hal-04124723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast detection of Salmonella Infantis with carbon nanotube field effect transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Villamizar</w:t>
+                <w:t xml:space="preserve">Ion-sensitive field effect transistors using carbon nanotubes as the transducing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Figueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.03.046⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (8), pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b800862k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124725v1</w:t>
+                <w:t xml:space="preserve">hal-04124731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty estimation in organic elemental analysis using information from proficiency tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Companyó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Companyó</w:t>
+                <w:t xml:space="preserve">A. Sahuquillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 392 (7-8), pp.1497-1505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-008-2438-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Human Immunoglobulin G at Physiological Conditions with Chemically Functionalizated Carbon Nanotube Field Effect Transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Riu</w:t>
+                <w:t xml:space="preserve">Fast detection of Salmonella Infantis with carbon nanotube field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Rius</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Figueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nanoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/157341308786306107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04124723v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube field effect transistors for the fast and selective detection of human immunoglobulin G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosensors in environmental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar Ruisánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4895,51 +4895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5121,285 +5121,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating uncertainties of analytical results using information from the validation process</w:t>
+                <w:t xml:space="preserve">Evaluating uncertainty in routine analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Boqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 391 (2), pp.173-185. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (9-10), pp.577-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0003-2670(99)00111-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0165-9936(99)00151-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124759v1</w:t>
+                <w:t xml:space="preserve">hal-04124760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainty in routine analysis</w:t>
+                <w:t xml:space="preserve">Estimating uncertainties of analytical results using information from the validation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.Xavier Rius</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 18 (9-10), pp.577-584. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 391 (2), pp.173-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0165-9936(99)00151-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0003-2670(99)00111-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124760v1</w:t>
+                <w:t xml:space="preserve">hal-04124759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6314,64 +6314,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosensors Based on Carbon Nanotube-Network Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6650,51 +6650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFA2E43"/>
+    <w:nsid w:val="329ADEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6881,51 +6881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-maroto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7821-7726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diabou Gaye-Seye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.08.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PGCHRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jurkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcan Aydogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly A. Philimonenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mahfoudhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPJX91K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Diaw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye-Seye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.07.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FL6FNV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Villamizar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Rius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3975-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBQ9WW9B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosnick Kissingou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Benmansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5375-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM0CQJ1P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali D&#252;zg&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mairal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Sullivan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926958d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P80M7WKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ampurdan&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Crespo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Sarmentero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X6RK9R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Jimenez-Cadena" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFWP6413-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.10.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR505LJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800862k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WC3MWZQ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Inza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Figueras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.03.046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR28TZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Company&#243;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahuquillo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boqu&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2438-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNRZSN59-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341308786306107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805301b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ7H2WN6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Balasubramanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Burghard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1QKS3TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assmus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forment-Aliaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTGBVC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Rius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDN03P0V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Ruis&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#210;dena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3321-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NC9RHZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210526h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZFK59757-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-001-0434-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.2002.v53.i1.295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xavier Rius" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)00842-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03QRFLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Xavier Rius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)01058-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VC0LWKH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(99)00111-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDC6VB65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-9936(99)00151-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCS6B8VZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mbaye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diabou M. Gaye Seye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-579-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05173-3_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7KWMTGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-maroto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7821-7726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diabou Gaye-Seye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.08.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PGCHRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jurkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcan Aydogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly A. Philimonenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mahfoudhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPJX91K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Diaw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye-Seye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.07.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FL6FNV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Villamizar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Rius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3975-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBQ9WW9B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosnick Kissingou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Benmansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5375-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM0CQJ1P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali D&#252;zg&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mairal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Sullivan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926958d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P80M7WKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ampurdan&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Crespo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Sarmentero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X6RK9R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.10.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR505LJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Jimenez-Cadena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFWP6413-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rius" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341308786306107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800862k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WC3MWZQ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Company&#243;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahuquillo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boqu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2438-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNRZSN59-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Inza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Figueras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.03.046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR28TZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805301b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ7H2WN6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Balasubramanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Burghard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1QKS3TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assmus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forment-Aliaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTGBVC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Rius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDN03P0V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Ruis&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#210;dena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3321-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NC9RHZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210526h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZFK59757-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-001-0434-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.2002.v53.i1.295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xavier Rius" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)00842-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03QRFLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Xavier Rius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)01058-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VC0LWKH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-9936(99)00151-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCS6B8VZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(99)00111-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDC6VB65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mbaye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diabou M. Gaye Seye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-579-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05173-3_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7KWMTGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>