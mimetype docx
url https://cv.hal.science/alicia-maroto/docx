--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -1950,367 +1950,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of cationic lipophosphoramidates with an arsonium head group and various lipid chains: A structure–activity approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of phenylurea pesticides by direct laser photo-induced fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Le Gall</w:t>
+                <w:t xml:space="preserve">P.A. Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélim Mahfoudhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
+                <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (-), pp.569-574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555811v1</w:t>
+                <w:t xml:space="preserve">hal-00864939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of phenylurea pesticides by direct laser photo-induced fluorescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Stephan</w:t>
+                <w:t xml:space="preserve">Physicochemical properties of cationic lipophosphoramidates with an arsonium head group and various lipid chains: A structure–activity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.46 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2012.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864939v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of phenylurea pesticides by direct laser photo-induced fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M.A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2373,64 +2373,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the classical and laser photo-induced fluorescence methods for the determination of some phenylurea pesticides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Gaye-Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,1012 +2896,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of choline and derivatives with a solid-contact ion-selective electrode based on octaamide cavitand and carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gastón Crespo</w:t>
+                <w:t xml:space="preserve">Improved detection of Candida albicans with carbon nanotube field-effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 136 (2), pp.451-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124717v1</w:t>
+                <w:t xml:space="preserve">hal-04124719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved detection of Candida albicans with carbon nanotube field-effect transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Villamizar</w:t>
+                <w:t xml:space="preserve">Selective detection of SO2 at room temperature based on organoplatinum functionalized single-walled carbon nanotube field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselle Jimenez-Cadena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 136 (2), pp.451-457. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 141 (1), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.10.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124719v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective detection of SO2 at room temperature based on organoplatinum functionalized single-walled carbon nanotube field effect transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of choline and derivatives with a solid-contact ion-selective electrode based on octaamide cavitand and carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ampurdanés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cid</w:t>
+                <w:t xml:space="preserve">Gastón Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giselle Jimenez-Cadena</w:t>
+                <w:t xml:space="preserve">M. Angeles Sarmentero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Riu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+                <w:t xml:space="preserve">Pablo Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 141 (1), pp.97-103. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.344-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124720v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Human Immunoglobulin G at Physiological Conditions with Chemically Functionalizated Carbon Nanotube Field Effect Transistors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty estimation in organic elemental analysis using information from proficiency tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rius</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Companyó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahuquillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Nanoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/157341308786306107⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 392 (7-8), pp.1497-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-008-2438-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124723v1</w:t>
+                <w:t xml:space="preserve">hal-04124729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-sensitive field effect transistors using carbon nanotubes as the transducing layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Riu</w:t>
+                <w:t xml:space="preserve">Fast detection of Salmonella Infantis with carbon nanotube field effect transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Inza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Figueras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b800862k⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124731v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty estimation in organic elemental analysis using information from proficiency tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion-sensitive field effect transistors using carbon nanotubes as the transducing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-008-2438-5⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (8), pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b800862k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04124729v1</w:t>
+                <w:t xml:space="preserve">hal-04124731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast detection of Salmonella Infantis with carbon nanotube field effect transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Villamizar</w:t>
+                <w:t xml:space="preserve">Detection of Human Immunoglobulin G at Physiological Conditions with Chemically Functionalizated Carbon Nanotube Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Figueras</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2008.03.046⟩</w:t>
+              <w:t xml:space="preserve">Current Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.314-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/157341308786306107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04124725v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotube field effect transistors for the fast and selective detection of human immunoglobulin G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosensors in environmental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar Ruisánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4895,51 +4895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5121,285 +5121,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating uncertainty in routine analysis</w:t>
+                <w:t xml:space="preserve">Estimating uncertainties of analytical results using information from the validation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.Xavier Rius</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 18 (9-10), pp.577-584. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 391 (2), pp.173-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0165-9936(99)00151-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0003-2670(99)00111-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124760v1</w:t>
+                <w:t xml:space="preserve">hal-04124759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating uncertainties of analytical results using information from the validation process</w:t>
+                <w:t xml:space="preserve">Evaluating uncertainty in routine analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Boqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Xavier Rius</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 391 (2), pp.173-185. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (9-10), pp.577-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0003-2670(99)00111-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0165-9936(99)00151-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124759v1</w:t>
+                <w:t xml:space="preserve">hal-04124760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5797,51 +5797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of anilide pesticides in senegal natural waters by photo-induced fluorescence method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabou M. Gaye Seye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,64 +6314,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosensors Based on Carbon Nanotube-Network Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6457,51 +6457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricard Boqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6650,51 +6650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="329ADEC3"/>
+    <w:nsid w:val="D02FF4B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6881,51 +6881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-maroto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7821-7726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diabou Gaye-Seye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.08.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PGCHRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jurkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcan Aydogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly A. Philimonenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mahfoudhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPJX91K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864939v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Diaw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye-Seye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.07.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FL6FNV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Villamizar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Rius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3975-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBQ9WW9B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosnick Kissingou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Benmansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5375-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM0CQJ1P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali D&#252;zg&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mairal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Sullivan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926958d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P80M7WKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ampurdan&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Crespo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Sarmentero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X6RK9R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.10.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR505LJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Jimenez-Cadena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFWP6413-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rius" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341308786306107" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800862k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WC3MWZQ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Company&#243;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahuquillo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boqu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2438-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNRZSN59-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Inza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Figueras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.03.046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR28TZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805301b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ7H2WN6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Balasubramanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Burghard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1QKS3TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assmus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forment-Aliaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTGBVC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Rius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDN03P0V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Ruis&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#210;dena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3321-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NC9RHZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210526h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZFK59757-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-001-0434-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.2002.v53.i1.295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xavier Rius" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)00842-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03QRFLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Xavier Rius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)01058-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VC0LWKH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124760v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-9936(99)00151-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCS6B8VZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(99)00111-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDC6VB65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mbaye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diabou M. Gaye Seye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-579-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05173-3_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7KWMTGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alicia-maroto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7821-7726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonz&#225;lez-De-Peredo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Memboeuf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-026-03061-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Distefano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Arioz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30040853" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Boqu&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Jeanne Dit Fouque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps7060097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Barbero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors12070130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lartia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497762v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-023-04989-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4698" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02420476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b05016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01874571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1258-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b03490" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Mbaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maroto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Diabou Gaye-Seye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.08.052" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PGCHRL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jurkiewicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokcan Aydogan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly A. Philimonenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mahfoudhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.09.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKPJX91K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Diaw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Gaye-Seye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.07.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87FL6FNV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834319v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124709v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Villamizar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Rius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-3975-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KBQ9WW9B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01561074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosnick Kissingou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Diascorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Benmansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5375-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SM0CQJ1P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali D&#252;zg&#252;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mairal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara O'Sullivan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926958d" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-P80M7WKP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.10.013" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR505LJB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Jimenez-Cadena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Riu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFWP6413-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ampurdan&#233;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Crespo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeles Sarmentero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.07.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X6RK9R8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Company&#243;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahuquillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boqu&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-008-2438-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CNRZSN59-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Inza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Figueras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2008.03.046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QR28TZP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800862k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-WC3MWZQ0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/157341308786306107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805301b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JZ7H2WN6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124733v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan Balasubramanian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Burghard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Kern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200600498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1QKS3TG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Assmus" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forment-Aliaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200776102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTGBVC3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Rius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2005.09.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WDN03P0V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124751v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Ruis&#225;nchez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#210;dena" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3321-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7NC9RHZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210526h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZFK59757-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124754v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-001-0434-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124756v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/gya.2002.v53.i1.295" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Xavier Rius" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)00842-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K03QRFLL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Xavier Rius" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(01)01058-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VC0LWKH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124759v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-2670(99)00111-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDC6VB65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124760v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0165-9936(99)00151-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCS6B8VZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578367v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pallecchi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Regnacq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Bartolucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124373v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Labous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjelbal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutertre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mbaye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diabou M. Gaye Seye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giamarchi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720510v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578376v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Velasco Gonz&#225;lez de Peredo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124340v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lartia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-579-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-05173-3_7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T7KWMTGV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>