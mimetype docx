--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -887,654 +887,839 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Popelinière en ses histoires : homme de guerre, négociateur de paix, historien impartial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rire et comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Millon-Hazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paul-Victor Desarbres; Véronique Ferrer; Alexandre Tarrête. </w:t>
+              <w:t xml:space="preserve">Alicia Viaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’écriture de soi à la Renaissance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cornucopia. Une anthologie de la littérature française de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.252-284, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339170v1</w:t>
+                <w:t xml:space="preserve">hal-05579019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Histoire en miettes d’une entreprise en déroute ? La dispositio du récit de la &amp;quot;Folie d’Anvers&amp;quot; dans le Registre-Journal du règne d’Henri III »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femmes : écritures et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dehondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Droz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alicia Viaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre de L’Estoile, homme de cabinet, homme de réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Cornucopia. Une anthologie de la littérature française de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.161-210, 2026, Texte courant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063448v1</w:t>
+                <w:t xml:space="preserve">hal-05615699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Popelinière en ses histoires : homme de guerre, négociateur de paix, historien impartial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul-Victor Desarbres; Véronique Ferrer; Alexandre Tarrête. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’écriture de soi à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 41, Sorbonne Université Presses, pp.69-82, 2024, Cahiers V. L. Saulnier, 979-10-231-0778-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/HXQN5265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064492v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ruse, violence, amitié : les &amp;quot;voies&amp;quot; de la force selon Lancelot Voisin de La Popelinière »</w:t>
+                <w:t xml:space="preserve">« Histoire en miettes d’une entreprise en déroute ? La dispositio du récit de la &amp;quot;Folie d’Anvers&amp;quot; dans le Registre-Journal du règne d’Henri III »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Oddo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Schrenck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vertu de Force</w:t>
+              <w:t xml:space="preserve">Pierre de L’Estoile, homme de cabinet, homme de réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352166v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Zanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Demonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Fennetaux</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t>
+              <w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.19-96, 2024, 978-1-032-35862-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352130v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ruse, violence, amitié : les &amp;quot;voies&amp;quot; de la force selon Lancelot Voisin de La Popelinière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vertu de Force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« &amp;quot;La toilette de Monluc&amp;quot; : le brouillage de l’identité par le costume, au service de la stratégie militaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Fennetaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Miller-Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Oddo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objets nomades : circulations, appropriations et identités à l’ère de la première mondialisation (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-503-58707-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La mort du prince de Condé dans La Vraye et Entiere Histoire des troubles de La Popelinière : composer les passés pour penser la guerre ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule de Weerdt-Pilorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les passés composés ou la mise en œuvre du passé dans la littérature factuelle (XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-406-09721-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1544,51 +1729,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1630,375 +1815,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIII, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Regrets, Le Songe, Les Antiquités de Rome de Du Bellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lionetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Elie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXII, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pain à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Leterrier-Gagliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XV, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte et La Troade de Robert Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Victor Desarbres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lionetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Verger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XVII, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02923008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2008,215 +2193,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lancelot Voisin de La Popelinière, L’Histoire de France, tome IV (1563-1567), éd. Thierry Rentet et Pierre-Jean Souriac, avec la collaboration d’Odette Turias et Denise Turrel, Genève, Droz, Travaux d’humanisme et Renaissance, n° DCXIX, 2021 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Penser et agir à la Renaissance, dir. Véronique Ferrer et Philippe Desan, Genève, Droz, 2020 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Calliope et Mnémosyne. Mélanges offerts à Gilbert Schrenck , dir. Cécile Huchard et Jean Claude Ternaux, Paris, Classiques Garnier, 2017 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2226,114 +2411,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hauteur d'homme ˸ usages de la fortune dans l'écriture de l'histoire (1560-1600)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Sorbonne Nouvelle - Paris 3, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03352177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2480,51 +2665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://littfra.umontreal.ca/repertoire-departement/professeurs/professeur/in/in33180/sg/Alicia%20Viaud/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grhs.uqam.ca/alicia-viaud/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600062725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bulletin-de-la-societe-internationale-des-amis-de-montaigne.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cornucopia16.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Floc'h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Leterrier Gagliano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pochmalicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14449-6.p.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12607-2.p.0033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2020.1722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HXQN5265" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063448v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schrenck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charbonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule de Weerdt-Pilorge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Amiel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Pichot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Leterrier-Gagliano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hugot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03352177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://littfra.umontreal.ca/repertoire-departement/professeurs/professeur/in/in33180/sg/Alicia%20Viaud/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grhs.uqam.ca/alicia-viaud/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600062725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/bulletin-de-la-societe-internationale-des-amis-de-montaigne.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cornucopia16.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Floc'h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098922v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Errera" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Leterrier Gagliano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pochmalicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14449-6.p.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12607-2.p.0033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2020.1722" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Millon-Hazo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615699v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dehondt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05339170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HXQN5265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Oddo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schrenck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352130v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Fennetaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Miller-Blaise" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charbonneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule de Weerdt-Pilorge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Amiel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lionetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Pichot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Leterrier-Gagliano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Victor Desarbres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hugot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03352177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>