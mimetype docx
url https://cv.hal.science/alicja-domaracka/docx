--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -149,51 +149,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -317,17717 +317,18352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Evaluation of the degradation cross-cection as stopping power dependence for pure and mixture molecular samples at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawry Honold</w:t>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">C. Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ruf</w:t>
+                <w:t xml:space="preserve">D.V. Doreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 570, pp.165926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2025.165926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543175v1</w:t>
+                <w:t xml:space="preserve">hal-05569850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of iron pentacarbonyl clusters upon interaction with heavy ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawry Honold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Sala</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hlib Lyshchuk</w:t>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamir Nag</w:t>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ada205⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097136v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion induced formation of complex organic nitrogen molecules in solid-phase adenine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swift Heavy Ion-Induced Chemistry of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN Ices at 10 and 80 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Ferreira de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Matuszewski</w:t>
+                <w:t xml:space="preserve">Cintia Aparecida Pires da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+                <w:t xml:space="preserve">Yahia Murhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Shouse</w:t>
+                <w:t xml:space="preserve">Raghunandanan Sreeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Launois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naïla Chaouche-Mechidal</w:t>
+                <w:t xml:space="preserve">Davi Viana Doreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116865⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (3), pp.850 - 867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357879v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties of α-Pinene in Water Ice Analogs under Energetic Heavy-Ion Irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap on carbon molecular nanostructures in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klavs Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A L F de Barros</w:t>
+                <w:t xml:space="preserve">D.A García-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D V Doreste</w:t>
+                <w:t xml:space="preserve">E.E. B Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ricca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E F da Silveira</w:t>
+                <w:t xml:space="preserve">Dogan Erbahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00152⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (8), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00984-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294431v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer effects on neutral-loss dissociation channels of nitrogen-substituted PAH dications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion induced formation of complex organic nitrogen molecules in solid-phase adenine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumit Srivastav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Thibault Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naïla Chaouche-Mechidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163 (22), pp.224305. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 445, pp.116865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0307341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411725v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic-ray induced sputtering of interstellar formaldehyde ices</w:t>
+                <w:t xml:space="preserve">Decay of iron pentacarbonyl clusters upon interaction with heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Faure</w:t>
+                <w:t xml:space="preserve">Leo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bacmann</w:t>
+                <w:t xml:space="preserve">Hlib Lyshchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">Pamir Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Quirico</w:t>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 693, pp.A30. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (2), pp.025402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ada205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705402v1</w:t>
+                <w:t xml:space="preserve">hal-05097136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on carbon molecular nanostructures in space</w:t>
+                <w:t xml:space="preserve">Cosmic ray interactions with indene and adamantane seeded water ice mantles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klavs Hansen</w:t>
+                <w:t xml:space="preserve">E Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A García-Hernández</w:t>
+                <w:t xml:space="preserve">E Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. B Campbell</w:t>
+                <w:t xml:space="preserve">M Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogan Erbahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">T. Nguyen Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.P da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00984-1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 703, pp.A246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207930v1</w:t>
+                <w:t xml:space="preserve">hal-05409615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of astrophysical ices induced by cosmic rays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Properties of α-Pinene in Water Ice Analogs under Energetic Heavy-Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A L F de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D V Doreste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Murhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E F da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349120⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.2180 - 2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662254v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam processing of DNA origami nanostructures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Isomer effects on neutral-loss dissociation channels of nitrogen-substituted PAH dications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (22), pp.224305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0307341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.15.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04465019v1</w:t>
+                <w:t xml:space="preserve">hal-05411725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion radiolysis of the chiral terpene $\alpha$-pinene</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmic-ray induced sputtering of interstellar formaldehyde ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Costa</w:t>
+                <w:t xml:space="preserve">M Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae757⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516709v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur Implantation into Water Ice with Propane: Implications for Organic Chemistry on the Surface of Europa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Modifications of astrophysical ices induced by cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A L F de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/PSJ/ad3204⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202349120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582088v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond breaking and making in mixed clusters of fullerene and coronene molecules induced by keV-ion impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Ion beam processing of DNA origami nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Zerolová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp01147c⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.15.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706670v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected and delayed fragmentation dynamics of the organometallic ferrocene induced by ion-collision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heavy ion radiolysis of the chiral terpene $\alpha$-pinene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">A L. F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Huber</w:t>
+                <w:t xml:space="preserve">A. Bychkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C A. P. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP05430F⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.stae757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445499v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulfur Implantation into Water Ice with Propane: Implications for Organic Chemistry on the Surface of Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">Alexis Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annarita Casavola</w:t>
+                <w:t xml:space="preserve">Cíntia Aparecida Pires da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Morini</w:t>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/ad3204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037606v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple beam irradiation platform MIRRPLA: origin and evolution of organic matter in the solar system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bond breaking and making in mixed clusters of fullerene and coronene molecules induced by keV-ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naemi Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10619127.2023.2265772⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (30), pp.20340 - 20347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01147c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462072v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic-ray sputtering of interstellar ices in the electronic regime</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected and delayed fragmentation dynamics of the organometallic ferrocene induced by ion-collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Nguyen</w:t>
+                <w:t xml:space="preserve">Fernando Aguilar-Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Rojas</w:t>
+                <w:t xml:space="preserve">Vy Thi Thao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245383⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (9), pp.7638-7646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP05430F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094799v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of N-O-H bearing species in HNO 3 and H 2 O icy samples by heavy-ion irradiation: an infrared spectroscopic study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Bergantini</w:t>
+                <w:t xml:space="preserve">Multiple beam irradiation platform MIRRPLA: origin and evolution of organic matter in the solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E da Silveira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad0204⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.36-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10619127.2023.2265772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273417v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the synthesis of N-O bearing species in astrophysical ices-an infrared spectroscopic study using heavy-ion irradiation of solid N2:CO samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Bergantini</w:t>
+                <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A De barros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarita Casavola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab3685⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (11), pp.114301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608098v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Weathering on Inner Planetary Surface Analogues Induced by Swift Multicharged Heavy Ion Bombardment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmic-ray sputtering of interstellar ices in the electronic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.P da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+                <w:t xml:space="preserve">T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Strazzulla</w:t>
+                <w:t xml:space="preserve">J Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 375, pp.114830. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608125v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions in H2O:CO interstellar ice analogs promoted by energetic heavy ion irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Formation of N-O-H bearing species in HNO 3 and H 2 O icy samples by heavy-ion irradiation: an infrared spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Seperuelo Duarte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">A Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Tozetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (22), pp.225701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ad0204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608719v1</w:t>
+                <w:t xml:space="preserve">hal-04273417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of cytosine at cryogenic temperatures by swift heavy ion bombardments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space Weathering on Inner Planetary Surface Analogues Induced by Swift Multicharged Heavy Ion Bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Martinez</w:t>
+                <w:t xml:space="preserve">R. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mejía</w:t>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00036⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 375, pp.114830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824306v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation of thymine at cryogenic temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis of cytosine at cryogenic temperatures by swift heavy ion bombardments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Trautmann</w:t>
+                <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.10.024⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.2149-2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249121v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the diversity of ion-induced fragmentation pathways by N -methylation of amino acids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Luna</w:t>
+                <w:t xml:space="preserve">Chemical reactions in H2O:CO interstellar ice analogs promoted by energetic heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Kopyra</w:t>
+                <w:t xml:space="preserve">C Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP04097A⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511 (2), pp.2491-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608062v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">On the synthesis of N-O bearing species in astrophysical ices-an infrared spectroscopic study using heavy-ion irradiation of solid N2:CO samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A De barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab3685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263697v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of pyridine in solid water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prudence C. J. Ada Bibang</w:t>
+                <w:t xml:space="preserve">Swift heavy ion irradiation of thymine at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya N Agnihotri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">G.S. Vignoli Muniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Kanuchova</w:t>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00058-y⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 534, pp.11 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2022.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143008v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling the diversity of ion-induced fragmentation pathways by N -methylation of amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+                <w:t xml:space="preserve">Darío Barreiro-Lage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Kočišek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Kopyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.1859-1867. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP04890A⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.941-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP04097A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166477v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of charge migration in betaine by impact of fast atomic ions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Decomposition of the CO stretching vibration band of laboratory H2O-CO ices irradiated by heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Seperuelo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A L F de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E F da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03363681v1</w:t>
+                <w:t xml:space="preserve">hal-03426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of the CO stretching vibration band of laboratory H2O-CO ices irradiated by heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (28), pp.15049-15058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02031E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03426597v1</w:t>
+                <w:t xml:space="preserve">hal-03345306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schlathölter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP02031E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03345306v1</w:t>
+                <w:t xml:space="preserve">hal-03263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis of pyridine in solid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Prudence C. J. Ada Bibang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya N Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kanuchova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936934⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (2), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02482250v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic processing of hydrocarbons molecular species by ionizing radiation towards the formation of cyclic species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domaracka</w:t>
+                <w:t xml:space="preserve">Ewa Erdmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rousseau</w:t>
+                <w:t xml:space="preserve">Néstor F Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Huber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/14/142018⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.1859-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP04890A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792743v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adamantane dication fragmentation dynamics following ion collisions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Indrajith</w:t>
+                <w:t xml:space="preserve">Timing of charge migration in betaine by impact of fast atomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Maclot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Huber</w:t>
+                <w:t xml:space="preserve">Jesús González-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz G Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Kopyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152059⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792754v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
+                <w:t xml:space="preserve">Adamantane dication fragmentation dynamics following ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412, pp.152059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02989768v1</w:t>
+                <w:t xml:space="preserve">hal-03792754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.13081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959927v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of formation and decomposition of peptide bonds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Stockett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Indrajith</w:t>
+                <w:t xml:space="preserve">Jakub Med</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Sršeň</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Slavíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/21/212007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.2482-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792729v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of NH3:CO ice mixtures – implications for Solar system and interstellar ices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Determination of energy-transfer distributions in ionizing ion-molecule collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Łabuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (15), pp.152085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007721v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
+                <w:t xml:space="preserve">On the mechanisms of formation and decomposition of peptide bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (21), pp.212007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/21/212007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527292v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Indrajith</w:t>
+                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618855v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of energy-transfer distributions in ionizing ion-molecule collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Łabuda</w:t>
+                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152085⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.5785-5796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792736v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrospray ionisation apparatus for gas phase study of biomolecules</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Radiolysis of NH3:CO ice mixtures – implications for Solar system and interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/24/242001⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (2), pp.2162 - 2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792730v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Complex Refractive Index of N-containing astrophysical ices free of water processed by cosmic-ray simulated in laboratory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2019.117826⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 634, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007985v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02482250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic processing of hydrocarbons molecular species by ionizing radiation towards the formation of cyclic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kočišekt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Huber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834787e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (14), pp.142018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/14/142018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02266322v2</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of Bi clusters by multiply charged ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">An electrospray ionisation apparatus for gas phase study of biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Huber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.012707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (24), pp.242001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/24/242001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011737v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of Iron Pentacarbonyl Induced by Singly and Multiply Charged Ions and Implications for Focused Ion Beam-Induced Deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrared Complex Refractive Index of N-containing astrophysical ices free of water processed by cosmic-ray simulated in laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R.M. R M Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00289⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.117826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2019.117826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150674v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion radiation in icy space environments: Synthesis and radioresistance of complex organic molecules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of multiply charged ions with large free silver nanoparticles: Multielectron capture, fragmentation, and sputtering phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5103250⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.075439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272292v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Hydronium Ion (H 3 O) + and Protonated Water Clusters (H 2 O) n H + after Energetic Ion Bombardment of Water Ice in Astrophysical Environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Fulvio</w:t>
+                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05029⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 628, pp.C2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834787e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310292v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02266322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton transfer from pinene stabilizes water clusters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation of Bi clusters by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (1), pp.012707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.012707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP05959D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344825v1</w:t>
+                <w:t xml:space="preserve">hal-02011737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of multiply charged ions with large free silver nanoparticles: Multielectron capture, fragmentation, and sputtering phenomena</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Decomposition of Iron Pentacarbonyl Induced by Singly and Multiply Charged Ions and Implications for Focused Ion Beam-Induced Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (16), pp.10639-10645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295931v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion collision-induced chemistry in pure and mixed loosely bound clusters of coronene and C 60 molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henning Zettergren</w:t>
+                <w:t xml:space="preserve">Ion radiation in icy space environments: Synthesis and radioresistance of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence Ada Bibang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desfrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP01179F⟩</w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (6), pp.590-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344819v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernd Huber</w:t>
+                <w:t xml:space="preserve">Production of Hydronium Ion (H 3 O) + and Protonated Water Clusters (H 2 O) n H + after Energetic Ion Bombardment of Water Ice in Astrophysical Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (37), pp.8001-8008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02336224v1</w:t>
+                <w:t xml:space="preserve">hal-02310292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the dissociative ionization of glycine by PEPICO experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Proton transfer from pinene stabilizes water clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Poštulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Slavíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mattea Carmen Castrovilli</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Pysanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Fárník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (35), pp.22841-22848. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP03473G⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21 (26), pp.13925-13933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP05959D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344814v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-collision induced molecular growth in polycyclic aromatic hydrocarbon clusters: comparison of C16H10 structural isomers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90147-2⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.766-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344790v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar H$_2$O ice mantles: Ice mantle thickness dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion collision-induced chemistry in pure and mixed loosely bound clusters of coronene and C 60 molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dartois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Augé</w:t>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833277⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (22), pp.15052-15060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01179F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268934v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.043104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344801v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-induced molecular growth in clusters of small hydrocarbon chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kostiantyn Kulyk</w:t>
+                <w:t xml:space="preserve">Insights into the dissociative ionization of glycine by PEPICO experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea Carmen Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19665-19672. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP02090B⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (35), pp.22841-22848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP03473G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416217v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and energetic processing of astrophysical ice analogues rich in SO 2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion-collision induced molecular growth in polycyclic aromatic hydrocarbon clusters: comparison of C16H10 structural isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730711⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90147-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340902v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar H$_2$O ice mantles: Ice mantle thickness dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607954v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioresistance of Adenine to Cosmic Rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (4), pp.298-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ast.2016.1488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+                <w:t xml:space="preserve">Thermal and energetic processing of astrophysical ice analogues rich in SO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 604, pp.A68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02328620v1</w:t>
+                <w:t xml:space="preserve">hal-02340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of doubly-charged highly reactive species from the long-chain amino acid GABA initiated by Ar9+ ionization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Ion-induced molecular growth in clusters of small hydrocarbon chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostiantyn Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19609-19618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP00903H⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19665-19672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02090B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416272v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of ices by cosmic rays and solar wind</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/50/6/062001⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325090v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Ponciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 406, pp.523-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344838v1</w:t>
+                <w:t xml:space="preserve">hal-02328620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation of nitrogen-rich ices by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Godard</w:t>
+                <w:t xml:space="preserve">Production of doubly-charged highly reactive species from the long-chain amino acid GABA initiated by Ar9+ ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 592, pp.A99. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19609-19618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP00903H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341285v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of ices by cosmic rays and solar wind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pal Markush</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+                <w:t xml:space="preserve">Maria Elisabetta Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Cartoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Giovanni Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (6), pp.062001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/50/6/062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343058v1</w:t>
+                <w:t xml:space="preserve">hal-02325090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castrovilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Markush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maclot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. a. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19807-19814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365426v1</w:t>
+                <w:t xml:space="preserve">hal-02344838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion processing of ices and the origin of SO2 and O3 on the icy surfaces of the icy jovian satellites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
+                <w:t xml:space="preserve">The virtual atomic and molecular data centre (VAMDC) consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Babikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bartschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (7), pp.074003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/7/074003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02341278v1</w:t>
+                <w:t xml:space="preserve">hal-02432310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual atomic and molecular data centre (VAMDC) consortium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Bartschat</w:t>
+                <w:t xml:space="preserve">Irradiation of nitrogen-rich ices by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Engrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/7/074003⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432310v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gatchell</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. g. Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. a. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215231v1</w:t>
+                <w:t xml:space="preserve">hal-01365426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of crystalline water ice - Cosmic ray amorphisation cross-section and sputtering yield</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Chabot</w:t>
+                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pal Markush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425415⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01146121v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Ion processing of ices and the origin of SO2 and O3 on the icy surfaces of the icy jovian satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00405⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.424-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215220v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis and sputtering of carbon dioxide ice induced by swift Ti, Ni, and Xe ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ph. Boduch</w:t>
+                <w:t xml:space="preserve">Radiation effects in astrophysical ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enio da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 629, pp.012008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341479v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Martín</w:t>
+                <w:t xml:space="preserve">Radiolysis and sputtering of carbon dioxide ice induced by swift Ti, Ni, and Xe ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215199v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215217v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of porous ices rich in water by swift heavy ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Kocisek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (37), pp.9581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02341483v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01385468v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in astrophysical ices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012008⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341300v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">Heavy ion irradiation of crystalline water ice - Cosmic ray amorphisation cross-section and sputtering yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.A 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215239v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01146121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Compaction of porous ices rich in water by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997395v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.472-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01385468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of low carbon content interstellar ice analogues by cosmic rays: implications for the chemistry around oxygen-rich stars</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 438 (3), pp.2026-2035. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345372v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.062708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170843v1</w:t>
+                <w:t xml:space="preserve">hal-01215244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215244v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of low carbon content interstellar ice analogues by cosmic rays: implications for the chemistry around oxygen-rich stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Alexander</w:t>
+                <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140 (22), pp.224306. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 438 (3), pp.2026-2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215242v1</w:t>
+                <w:t xml:space="preserve">hal-02345372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur implantation in CO and CO2 ices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Lv</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Langlinay</w:t>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2004⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345361v1</w:t>
+                <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UV and high-energy ion irradiation of methanol:ammonia ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Muñoz Caro</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 566, pp.A93. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01271006v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and energetic processing of ammonia and carbon dioxide bearing solid mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp54027h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02349127v1</w:t>
+                <w:t xml:space="preserve">hal-00997395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (22), pp.224306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170833v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions induced in frozen formic acid by heavy ion cosmic rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Sulfur implantation in CO and CO2 ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 430 (2), pp.787-796. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts408⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 438 (2), pp.922-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344867v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of multiply charged sulfur ions in water ice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Ding</w:t>
+                <w:t xml:space="preserve">Comparison of UV and high-energy ion irradiation of methanol:ammonia ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Muñoz Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02345253v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01271006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.D. Alexander</w:t>
+                <w:t xml:space="preserve">Thermal and energetic processing of ammonia and carbon dioxide bearing solid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.3433-3441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp54027h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084488v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">Cosmic ray–ice interaction studied by radiolysis of 15 K methane ice with MeV O, Fe and Zn ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 433 (3), pp.2368-2379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084675v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+                <w:t xml:space="preserve">Swift heavy ion irradiation of water ice from MeV to GeV energies : Approaching true cosmic ray compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz4020234⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 557, pp.A97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215222v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICAL PROCESSING OF PURE AMMONIA AND AMMONIA-WATER ICES INDUCED BY HEAVY IONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/2/105⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345262v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.185501⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084676v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray–ice interaction studied by radiolysis of 15 K methane ice with MeV O, Fe and Zn ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Chemical reactions induced in frozen formic acid by heavy ion cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 433 (3), pp.2368-2379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt902⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 430 (2), pp.787-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344872v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation of water ice from MeV to GeV energies : Approaching true cosmic ray compaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. L.F. de Barros</w:t>
+                <w:t xml:space="preserve">Implantation of multiply charged sulfur ions in water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321636⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (1), pp.860-864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135425v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of multiply charged carbon ions in water ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">CHEMICAL PROCESSING OF PURE AMMONIA AND AMMONIA-WATER ICES INDUCED BY HEAVY IONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. da Silveira</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219886⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774 (2), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/2/105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344861v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Maisonny</w:t>
+                <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (22), pp.3903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz4020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084686v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+                <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.185501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084683v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">Formation of unsaturated hydrocarbons in interstellar ice analogues by cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/373/1/012005⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (3), pp.2209-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084767v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry induced by energetic ions in water ice mixed with molecular nitrogen and oxygen</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">Implantation of multiply charged carbon ions in water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 544, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219365⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 546, pp.A81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344858v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of astrophysical ices by heavy ion irradiation: Destruction cross section measurement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ławicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I.S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maisonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4743476⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344555v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of unsaturated hydrocarbons in interstellar ice analogues by cosmic rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21031.x⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344633v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rosén</w:t>
+                <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3622589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1st Nano-IBCT Conference 2011 – Radiation Damage of Biomolecular Systems: Nanoscale Insights into Ion Beam Cancer Therapy 2–6 October 2011, Caen, France, 373, pp.012005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/373/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084755v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. T. Schmidt</w:t>
+                <w:t xml:space="preserve">Chemistry induced by energetic ions in water ice mixed with molecular nitrogen and oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 544, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170849v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray impact on astrophysical ices: laboratory studies on heavy ion irradiation of methane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Radiolysis of astrophysical ices by heavy ion irradiation: Destruction cross section measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016021⟩</w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (8), pp.759-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4743476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354207v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction of CO ice and formation of new molecules by irradiation with 28 keV O6+ ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmic ray impact on astrophysical ices: laboratory studies on heavy ion irradiation of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586107v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared study of astrophysical ice analogues irradiated by swift nickel ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Destruction of CO ice and formation of new molecules by irradiation with 28 keV O6+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Farenzena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 268, pp.2960-2963</w:t>
+              <w:t xml:space="preserve">, 2011, 269, pp.852-855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512143v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of H2O:CO2 ices by heavy energetic cosmic ray analogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boduch</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015123⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539050v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912274⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (6), pp.064302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3622589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453023v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory simulation of heavy-ion cosmic-ray interaction with condensed CO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+                <w:t xml:space="preserve">Infrared study of astrophysical ice analogues irradiated by swift nickel ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268, pp.2960-2963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473588v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactions in nanofilms of trifluoroacetic acid (CF3COOH) driven by low energy electrons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lafosse</w:t>
+                <w:t xml:space="preserve">Radiolysis of H2O:CO2 ices by heavy energetic cosmic ray analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.A77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305970v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity induced at 25 K by low-energy electron irradiation of condensed NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;COOD (1:1) mixture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Illenberger</w:t>
+                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 509, pp.A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305988v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laboratory simulation of heavy-ion cosmic-ray interaction with condensed CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 512, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactions in nanofilms of trifluoroacetic acid (CF3COOH) driven by low energy electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sedlacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 254, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactivity induced at 25 K by low-energy electron irradiation of condensed NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;COOD (1:1) mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pliszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Illenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.5564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diamond surface modification following thermal etching of Si supported hydrogenated diamond films by DBr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Azria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 600,, pp.847-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion irradiation of adenine: Implications for molecular growth in Titan’s atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naila Chaouche</w:t>
+                <w:t xml:space="preserve">Relaxation dynamics following ionization of organometallic ferrocene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marah Jbayli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Diaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIV International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281529v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion induced formation of complex HCN-species in solid-phase adenine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ion irradiation of adenine: Implications for molecular growth in Titan’s atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naïla Chaouche</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/epsc2024-341⟩</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191813v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a electrostaic ion beam trap and its applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Ion induced formation of complex HCN-species in solid-phase adenine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Matuszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd general meeting of the COST Action CA18212</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2024-341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808411v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a electrostaic ion beam trap and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Raj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Heber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd general meeting of the COST Action CA18212</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COSt MD-GAS, Oct 2021, On-line, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01235746v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of slow highly charged ions with hard dental tissue: studies of fluoride uptake and reminalization efficacy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Summer School on Vacuum, Electron and Ion Technologies (VEIT2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/514/1/012034⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium. pp.472-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215252v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01235746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CAHAPS : Caractérisation en ligne de l’Adsorption d’Hydrocarbures Aromatiques Polycycliques par les suies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of slow highly charged ions with hard dental tissue: studies of fluoride uptake and reminalization efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Daskalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kasperski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Summer School on Vacuum, Electron and Ion Technologies (VEIT2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sozopol, Bulgaria. pp.012034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/514/1/012034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675855v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond formation in C + 59 – C 60 collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Chen</w:t>
+                <w:t xml:space="preserve">Projet CAHAPS : Caractérisation en ligne de l’Adsorption d’Hydrocarbures Aromatiques Polycycliques par les suies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Photonic, Electronic and Atomic Collisions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, Région indéterminée</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894146v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion interactions with pure and mixed water clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Domaracka</w:t>
+                <w:t xml:space="preserve">Bond formation in C + 59 – C 60 collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dynamics of Systems on the Nanoscale (DySoN 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/438/1/012007⟩</w:t>
+              <w:t xml:space="preserve">28th International Conference on Photonic, Electronic and Atomic Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lanzhou, China. pp.012028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215257v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation Dynamics Of Complex Molecules And Their Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Ion interactions with pure and mixed water clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Maisonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPLICATION OF ACCELERATORS IN RESEARCH AND INDUSTRY: Twenty-Second International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4802280⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Dynamics of Systems on the Nanoscale (DySoN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, St Petersburg, Russia. pp.012007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/438/1/012007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215262v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Fragmentation Dynamics Of Complex Molecules And Their Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Maisonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Méry</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
+              <w:t xml:space="preserve">APPLICATION OF ACCELERATORS IN RESEARCH AND INDUSTRY: Twenty-Second International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ft. Worth, United States. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084873v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+                <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xxvii International Conference on Photonic, Electronic and Atomic Collisions (2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfast, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/10/102050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477340v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation effects in CO and CO2 ices induced by swift heavy Ni ions at 46 MeV and 537 MeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by heavy cosmic rays inside dense molecular clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+                <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 442-443 Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.442-443</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480073v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité induite par e- de basse énergie (0-20ev) : synthèse de la glycine dans des glaces d'intérêt astrophysique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lafosse</w:t>
+                <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by heavy cosmic rays inside dense molecular clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enio Frota da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque A. Bouyssy, 23-24 février</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 442-443 Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022057v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of aminoacid formation induced by electron irradiation of CH_3C00D:NH_3 ices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Réactivité induite par e- de basse énergie (0-20ev) : synthèse de la glycine dans des glaces d'intérêt astrophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Balog</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Negative Ions Experiment and Theory, october 6-9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, castle smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">14ème Colloque A. Bouyssy, 23-24 février</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022040v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of semi-conductor surfaces by low energy electrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Low evergy electron interactions with condensed CH3C00H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pliszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Pliszka</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIPAM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, S. Martino al Cimino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022061v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionalisation de surfaces de semi-conducteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Investigation of aminoacid formation induced by electron irradiation of CH_3C00D:NH_3 ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la SFP et Belgian Physical Society, 29 Août-2septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">Negative Ions Experiment and Theory, october 6-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, castle smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022055v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low evergy electron interactions with condensed CH3C00H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Functionalization of semi-conductor surfaces by low energy electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jäggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIPAM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, S. Martino al Cimino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022059v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctionalisation de surfaces de semi-conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jäggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pliszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès général de la SFP et Belgian Physical Society, 29 Août-2septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fragmentation of naphthalene and quinoline dications produced under oxygen ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPEAC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Sapporo (Japon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adsorption of polycyclic aromatic hydrocarbons on soot: Production of benchmark particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Atoms, Molecules and Photons (ECAMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aarhus, Denmark. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18037,137 +18672,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Processing of Molecular and Metallic Nanoparticles by Ion Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century Nanoscience–A Handbook: Exotic Nanostructures and Quantum Systems (Volume Five)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18177,147 +18812,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy electrons in interstellar ice systems produce complex biomolecules. Amino acids in space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Illenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18327,161 +18962,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen ion irradiation of tholins: Implications for the incorporation of oxygen into aerosols in Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Flandinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId541"/>
+      <w:footerReference w:type="default" r:id="rId560"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18628,51 +19263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Launois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294431v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L F de Barros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V Doreste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricca" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murhej" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F da Silveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00152" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449937" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207930v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavs Hansen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. B Campbell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Erbahar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00984-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mej&#237;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L. F. de Barros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bychkova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A. P. da Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae757" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad3204" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2023.2265772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.P da Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245383" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Barros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergantini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E da Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tozetti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rothard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad0204" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De&#160;barros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3685" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strazzulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114830" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mej&#237;a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac171" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vignoli Muniz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Agnihotri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mej&#237;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00036" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.10.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence C. J. Ada Bibang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya N Agnihotri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kanuchova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00058-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2806" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936934" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792743v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Indrajith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ko&#269;i&#353;ekt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousseau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/14/142018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792754v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolafrancesco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152059" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bolognesi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiarinelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stockett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/21/212007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007721v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. de Barros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2865" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Erdmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#321;abuda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152085" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792730v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/24/242001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.M. R M Rocha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117826" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02266322v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Id Barkach" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834787e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012707" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Ada Bibang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103250" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boduch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fulvio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344825v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Po&#353;tulka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Pysanenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F&#225;rn&#237;k" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05959D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268934v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833277" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ka&#328;uchov&#225;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730711" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340884v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1488" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325090v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Palumbo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/6/062001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341278v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4D32KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432310v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Antony" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Babikov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bartschat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/7/074003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146121v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425415" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341479v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mejia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.039" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341483v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ9M8M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01385468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.053" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341300v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Barros" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio da Silveira" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012008" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Barros" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silveira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2305" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345361v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lv" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2004" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271006v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322983" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349127v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54027h" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344867v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts408" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345262v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bordalo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/105" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344872v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt902" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135425v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ding" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L.F. de Barros" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321636" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344861v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219886" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344858v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219365" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344555v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4743476" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344633v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrade" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21031.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354207v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F da Silveira" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016021" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586107v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Farenzena" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512143v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539050v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015123" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473588v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912899" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305970v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orzol" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sedlacko" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafosse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305988v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pliszka" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Illenberger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021762v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azria" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191813v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-341" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235746v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022057v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caceres" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022040v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022061v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#228;ggle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022055v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022059v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307253v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409425v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vacher" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mejia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Doreste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferreira de Barros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Murhej" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunandanan Sreeja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Viana Doreste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavs Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. B Campbell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Erbahar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00984-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Launois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116865" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abdo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Trung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.P da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L F de Barros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V Doreste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murhej" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F da Silveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00152" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mej&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L. F. de Barros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bychkova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A. P. da Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae757" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad3204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2023.2265772" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Barros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergantini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E da Silveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tozetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rothard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad0204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strazzulla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114830" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vignoli Muniz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Agnihotri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mej&#237;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mej&#237;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De&#160;barros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.10.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence C. J. Ada Bibang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya N Agnihotri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kanuchova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00058-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792754v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolafrancesco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Indrajith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huber" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792736v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Erdmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiarinelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#321;abuda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152085" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bolognesi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stockett" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/21/212007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007721v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2865" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936934" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792743v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ko&#269;i&#353;ekt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/14/142018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramillon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/24/242001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007985v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.M. R M Rocha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117826" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02266322v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Id Barkach" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834787e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012707" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Ada Bibang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103250" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boduch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fulvio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Po&#353;tulka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Pysanenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F&#225;rn&#237;k" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05959D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833277" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1488" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ka&#328;uchov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730711" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325090v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Palumbo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/6/062001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Antony" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Babikov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bartschat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/7/074003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341278v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.026" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4D32KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341300v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Barros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio da Silveira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.039" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146121v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425415" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341483v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ9M8M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01385468v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.053" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345372v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Barros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silveira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2305" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lv" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271006v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322983" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349127v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54027h" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bordalo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt902" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135425v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ding" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L.F. de Barros" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321636" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344867v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts408" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345262v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/105" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344633v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrade" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21031.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344861v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219886" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219365" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344555v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4743476" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354207v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F da Silveira" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016021" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586107v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Farenzena" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512143v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539050v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015123" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473588v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912899" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305970v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orzol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sedlacko" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafosse" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305988v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pliszka" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Illenberger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021762v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azria" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545711v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Jbayli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diaz-Tendero" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191813v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-341" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235746v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022057v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caceres" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022059v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022040v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022061v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#228;ggle" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022055v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545742v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307253v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409425v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vacher" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>