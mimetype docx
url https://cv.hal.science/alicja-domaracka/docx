--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -183,1566 +183,1566 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reappraisal of the amorphization kinetics of water ice: Combined experimental and numerical investigations and amorphization cross-sections in the 90–120 K range</w:t>
+                <w:t xml:space="preserve">Swift Heavy Ion-Induced Chemistry of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN Ices at 10 and 80 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Moingeon</w:t>
+                <w:t xml:space="preserve">Ana Lucia Ferreira de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Quirico</w:t>
+                <w:t xml:space="preserve">Cintia Aparecida Pires da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Poch</w:t>
+                <w:t xml:space="preserve">Yahia Murhej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Faure</w:t>
+                <w:t xml:space="preserve">Raghunandanan Sreeja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Davi Viana Doreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 450, pp.116995. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10 (3), pp.850 - 867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2026.116995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514397v1</w:t>
+                <w:t xml:space="preserve">hal-05569504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the degradation cross-cection as stopping power dependence for pure and mixture molecular samples at cryogenic temperatures</w:t>
+                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+                <w:t xml:space="preserve">Lawry Honold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mejia</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.V. Doreste</w:t>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2025.165926⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05569850v1</w:t>
+                <w:t xml:space="preserve">hal-05543175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reappraisal of the amorphization kinetics of water ice: Combined experimental and numerical investigations and amorphization cross-sections in the 90–120 K range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Audrey Moingeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ruf</w:t>
+                <w:t xml:space="preserve">Eric Quirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+                <w:t xml:space="preserve">Olivier Poch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Mathilde Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 450, pp.116995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2026.116995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543175v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift Heavy Ion-Induced Chemistry of CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN Ices at 10 and 80 K</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the degradation cross-cection as stopping power dependence for pure and mixture molecular samples at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Aparecida Pires da Costa</w:t>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahia Murhej</w:t>
+                <w:t xml:space="preserve">C. Mejia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghunandanan Sreeja</w:t>
+                <w:t xml:space="preserve">D.V. Doreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Viana Doreste</w:t>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 10 (3), pp.850 - 867. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 570, pp.165926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2025.165926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569504v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on carbon molecular nanostructures in space</w:t>
+                <w:t xml:space="preserve">Cosmic ray interactions with indene and adamantane seeded water ice mantles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klavs Hansen</w:t>
+                <w:t xml:space="preserve">E Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A García-Hernández</w:t>
+                <w:t xml:space="preserve">E Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.E. B Campbell</w:t>
+                <w:t xml:space="preserve">M Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dogan Erbahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">T. Nguyen Trung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.P da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00984-1⟩</w:t>
+              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 703, pp.A246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207930v1</w:t>
+                <w:t xml:space="preserve">hal-05409615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion induced formation of complex organic nitrogen molecules in solid-phase adenine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decay of iron pentacarbonyl clusters upon interaction with heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vuitton</w:t>
+                <w:t xml:space="preserve">Leo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Shouse</w:t>
+                <w:t xml:space="preserve">Hlib Lyshchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Launois</w:t>
+                <w:t xml:space="preserve">Pamir Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïla Chaouche-Mechidal</w:t>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116865⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (2), pp.025402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ada205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357879v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay of iron pentacarbonyl clusters upon interaction with heavy ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion induced formation of complex organic nitrogen molecules in solid-phase adenine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hlib Lyshchuk</w:t>
+                <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamir Nag</w:t>
+                <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+                <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Thibault Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïla Chaouche-Mechidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ada205⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 445, pp.116865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2025.116865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097136v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray interactions with indene and adamantane seeded water ice mantles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical Properties of α-Pinene in Water Ice Analogs under Energetic Heavy-Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Dartois</w:t>
+                <w:t xml:space="preserve">A L F de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Chabot</w:t>
+                <w:t xml:space="preserve">D V Doreste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nguyen Trung</w:t>
+                <w:t xml:space="preserve">A. Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A.P da Costa</w:t>
+                <w:t xml:space="preserve">Y. Murhej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E F da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy and Astrophysics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556030⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.2180 - 2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409615v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties of α-Pinene in Water Ice Analogs under Energetic Heavy-Ion Irradiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isomer effects on neutral-loss dissociation channels of nitrogen-substituted PAH dications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D V Doreste</w:t>
+                <w:t xml:space="preserve">Sumit Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ricca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.5c00152⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (22), pp.224305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0307341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294431v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomer effects on neutral-loss dissociation channels of nitrogen-substituted PAH dications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cosmic-ray induced sputtering of interstellar formaldehyde ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumit Srivastav</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Alexandre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Quirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0307341⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411725v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic-ray induced sputtering of interstellar formaldehyde ices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roadmap on carbon molecular nanostructures in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bacmann</w:t>
+                <w:t xml:space="preserve">Klavs Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Faure</w:t>
+                <w:t xml:space="preserve">D.A García-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Quirico</w:t>
+                <w:t xml:space="preserve">E.E. B Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Dogan Erbahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 693, pp.A30. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (8), pp.94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-025-00984-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705402v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of astrophysical ices induced by cosmic rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A L F de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1793,51 +1793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam processing of DNA origami nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Zerolová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.207-214. </w:t>
@@ -1940,51 +1940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy ion radiolysis of the chiral terpene $\alpha$-pinene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A L. F. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ricca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bychkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Planetary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (4), pp.102. </w:t>
@@ -2208,64 +2208,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond breaking and making in mixed clusters of fullerene and coronene molecules induced by keV-ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naemi Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,51 +2364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vy Thi Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2453,308 +2453,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple beam irradiation platform MIRRPLA: origin and evolution of organic matter in the solar system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarita Casavola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10619127.2023.2265772⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (11), pp.114301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462072v1</w:t>
+                <w:t xml:space="preserve">hal-04037606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the valence photoelectron spectrum of uracil and mixed water-uracil clusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annarita Casavola</w:t>
+                <w:t xml:space="preserve">Multiple beam irradiation platform MIRRPLA: origin and evolution of organic matter in the solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Morini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158 (11), pp.114301. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.36-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0135574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10619127.2023.2265772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037606v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmic-ray sputtering of interstellar ices in the electronic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A.P da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,563 +2946,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space Weathering on Inner Planetary Surface Analogues Induced by Swift Multicharged Heavy Ion Bombardment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the synthesis of N-O bearing species in astrophysical ices-an infrared spectroscopic study using heavy-ion irradiation of solid N2:CO samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martinez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Strazzulla</w:t>
+                <w:t xml:space="preserve">A De barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114830⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511 (1), pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab3685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608125v1</w:t>
+                <w:t xml:space="preserve">hal-03608098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of cytosine at cryogenic temperatures by swift heavy ion bombardments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Mejía</w:t>
+                <w:t xml:space="preserve">Chemical reactions in H2O:CO interstellar ice analogs promoted by energetic heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00036⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 511 (2), pp.2491-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824306v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions in H2O:CO interstellar ice analogs promoted by energetic heavy ion irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Space Weathering on Inner Planetary Surface Analogues Induced by Swift Multicharged Heavy Ion Bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Strazzulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac171⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 375, pp.114830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2021.114830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608719v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the synthesis of N-O bearing species in astrophysical ices-an infrared spectroscopic study using heavy-ion irradiation of solid N2:CO samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Bergantini</w:t>
+                <w:t xml:space="preserve">Radiolysis of cytosine at cryogenic temperatures by swift heavy ion bombardments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A De barros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Christian Mejía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 511 (1), pp.31-41. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (9), pp.2149-2157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab3685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608098v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion irradiation of thymine at cryogenic temperature</w:t>
               </w:r>
@@ -3750,2249 +3750,2249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of the CO stretching vibration band of laboratory H2O-CO ices irradiated by heavy ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Seperuelo Seperuelo Duarte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Thomas Schlathölter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (5), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426597v1</w:t>
+                <w:t xml:space="preserve">hal-03263697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiolysis of pyridine in solid water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John D Bozek</w:t>
+                <w:t xml:space="preserve">Prudence C. J. Ada Bibang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
+                <w:t xml:space="preserve">Aditya N Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kanuchova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP02031E⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (2), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00058-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03345306v1</w:t>
+                <w:t xml:space="preserve">hal-03143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on dynamics of molecules and clusters in the gas phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor F Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00155-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.1859-1867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP04890A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263697v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of pyridine in solid water</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Timing of charge migration in betaine by impact of fast atomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús González-Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz G Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Kopyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Kanuchova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00058-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03143008v1</w:t>
+                <w:t xml:space="preserve">hal-03363681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach to study molecular fragmentation and energy redistribution after an ionizing event</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+                <w:t xml:space="preserve">Water–biomolecule clusters studied by photoemission spectroscopy and multilevel atomistic simulations: hydration or solvation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">John D Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 23 (3), pp.1859-1867. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP04890A⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 23 (28), pp.15049-15058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02031E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166477v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of charge migration in betaine by impact of fast atomic ions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decomposition of the CO stretching vibration band of laboratory H2O-CO ices irradiated by heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dariusz G Piekarski</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">E Seperuelo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A L F de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E F da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg9080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363681v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adamantane dication fragmentation dynamics following ion collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nicolafrancesco</w:t>
+                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Indrajith</w:t>
+                <w:t xml:space="preserve">A. Bacmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Maclot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Huber</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152059⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 634, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792754v1</w:t>
+                <w:t xml:space="preserve">cea-02482250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energetic processing of hydrocarbons molecular species by ionizing radiation towards the formation of cyclic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kočišekt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Huber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (14), pp.142018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/14/142018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989768v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the mechanisms of formation and decomposition of peptide bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">P Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Indrajith</w:t>
+                <w:t xml:space="preserve">J Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (21), pp.212007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/21/212007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618855v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of energy-transfer distributions in ionizing ion-molecule collisions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Domaracka</w:t>
+                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Łabuda</w:t>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152085⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792736v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of formation and decomposition of peptide bonds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Stockett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Indrajith</w:t>
+                <w:t xml:space="preserve">Julie Renoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/21/212007⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.5785-5796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792729v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide formation in clusters of β-alanine amino acids by single ion impact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lamri Adoui</w:t>
+                <w:t xml:space="preserve">Radiolysis of NH3:CO ice mixtures – implications for Solar system and interstellar ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bergantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17653-z⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (2), pp.2162 - 2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959927v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of hydantoin with solar wind minority ions: O6+ and He2+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moretto-Capelle</w:t>
+                <w:t xml:space="preserve">Adamantane dication fragmentation dynamics following ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicolafrancesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Indrajith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CP06230K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412, pp.152059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527292v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of NH3:CO ice mixtures – implications for Solar system and interstellar ices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Boduch</w:t>
+                <w:t xml:space="preserve">Unravelling molecular interactions in uracil clusters by XPS measurements assisted by ab initio and tight-binding simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Avaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattea C Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2865⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.13081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69947-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007721v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
+                <w:t xml:space="preserve">Vibrationally Mediated Stabilization of Electrons in Nonpolar Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Med</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Sršeň</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chabot</w:t>
+                <w:t xml:space="preserve">Petr Slavíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bacmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">S. Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 634, pp.A103. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (7), pp.2482-2489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02482250v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic processing of hydrocarbons molecular species by ionizing radiation towards the formation of cyclic species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Determination of energy-transfer distributions in ionizing ion-molecule collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Kočišekt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">E Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chiarinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rousseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Łabuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1412 (14), pp.142018. </w:t>
+              <w:t xml:space="preserve">, 2020, 1412 (15), pp.152085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/14/142018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792743v1</w:t>
+                <w:t xml:space="preserve">hal-03792736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electrospray ionisation apparatus for gas phase study of biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chiarinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1412 (24), pp.242001. </w:t>
@@ -6056,77 +6056,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R.M. R M Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 228, pp.117826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6154,2345 +6154,2345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of multiply charged ions with large free silver nanoparticles: Multielectron capture, fragmentation, and sputtering phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075439⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 628, pp.C2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834787e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295931v1</w:t>
+                <w:t xml:space="preserve">cea-02266322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal desorption of complex organic molecules</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation of Bi clusters by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Augé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rouseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834787e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (1), pp.012707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.012707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02266322v2</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of Bi clusters by multiply charged ions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Production of Hydronium Ion (H 3 O) + and Protonated Water Clusters (H 2 O) n H + after Energetic Ion Bombardment of Water Ice in Astrophysical Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnihotri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.012707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (37), pp.8001-8008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011737v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of Iron Pentacarbonyl Induced by Singly and Multiply Charged Ions and Implications for Focused Ion Beam-Induced Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suvasthika Indrajith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nicolafrancesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (16), pp.10639-10645. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b00289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion radiation in icy space environments: Synthesis and radioresistance of complex organic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prudence Ada Bibang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Agnihotri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desfrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (6), pp.590-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5103250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Hydronium Ion (H 3 O) + and Protonated Water Clusters (H 2 O) n H + after Energetic Ion Bombardment of Water Ice in Astrophysical Environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton transfer from pinene stabilizes water clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fulvio</w:t>
+                <w:t xml:space="preserve">Jan Poštulka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Slavíček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriy Pysanenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Fárník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05029⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (26), pp.13925-13933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP05959D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310292v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton transfer from pinene stabilizes water clusters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Interaction of multiply charged ions with large free silver nanoparticles: Multielectron capture, fragmentation, and sputtering phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (26), pp.13925-13933. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (7), pp.075439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP05959D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.075439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344825v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ion collision-induced chemistry in pure and mixed loosely bound clusters of coronene and C 60 molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delaunay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (22), pp.15052-15060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP01179F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344801v1</w:t>
+                <w:t xml:space="preserve">hal-02344819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion collision-induced chemistry in pure and mixed loosely bound clusters of coronene and C 60 molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henning Zettergren</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (22), pp.15052-15060. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (4), pp.043104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP01179F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344819v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tandem mass spectrometer for crossed-beam irradiation of mass-selected molecular systems by keV atomic ions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ion-collision induced molecular growth in polycyclic aromatic hydrocarbon clusters: comparison of C16H10 structural isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5023182⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90147-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336224v1</w:t>
+                <w:t xml:space="preserve">hal-02344790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the dissociative ionization of glycine by PEPICO experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Chiarinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattea Carmen Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (35), pp.22841-22848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8CP03473G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-collision induced molecular growth in polycyclic aromatic hydrocarbon clusters: comparison of C16H10 structural isomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar H$_2$O ice mantles: Ice mantle thickness dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkadiusz Mika</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Id Barkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-90147-2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344790v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray sputtering yield of interstellar H$_2$O ice mantles: Ice mantle thickness dependence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Augé</w:t>
+                <w:t xml:space="preserve">A. Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 618, pp.A173. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.766-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268934v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioresistance of Adenine to Cosmic Rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Milosavljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2016.1488⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340884v1</w:t>
+                <w:t xml:space="preserve">hal-01607954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and energetic processing of astrophysical ice analogues rich in SO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kaňuchová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 604, pp.A68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion-induced molecular growth in clusters of small hydrocarbon chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (30), pp.19665-19672. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02090B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple electron capture from isolated protein poly-anions in collision with slow highly charged ions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radioresistance of Adenine to Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vignoli Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mejía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19691-19698. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.298-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp02075a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2016.1488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607954v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sputtering of sodium and potassium from nepheline: Secondary ion yields and velocity spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Ponciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.F. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 406, pp.523-528. </w:t>
@@ -8530,103 +8530,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of doubly-charged highly reactive species from the long-chain amino acid GABA initiated by Ar9+ ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (30), pp.19609-19618. </w:t>
@@ -8677,51 +8677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of ices by cosmic rays and solar wind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,6158 +8926,6158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual atomic and molecular data centre (VAMDC) consortium</w:t>
+                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubernet</w:t>
+                <w:t xml:space="preserve">Pal Markush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Antony</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K Bartschat</w:t>
+                <w:t xml:space="preserve">Antonella Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/7/074003⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (25), pp.16721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432310v1</w:t>
+                <w:t xml:space="preserve">hal-01343058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irradiation of nitrogen-rich ices by swift heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Engrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, pp.A99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201527650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. g. Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. a. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the environment in the ion induced fragmentation of uracil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Ion processing of ices and the origin of SO2 and O3 on the icy surfaces of the icy jovian satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP01940D⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.424-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343058v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion processing of ices and the origin of SO2 and O3 on the icy surfaces of the icy jovian satellites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">The virtual atomic and molecular data centre (VAMDC) consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">Y. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Ding</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z. Kaňuchová</w:t>
+                <w:t xml:space="preserve">Yu Babikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bartschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (7), pp.074003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/7/074003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02341278v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation effects in astrophysical ices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana de Barros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012008⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02341300v1</w:t>
+                <w:t xml:space="preserve">hal-01215231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis and sputtering of carbon dioxide ice induced by swift Ti, Ni, and Xe ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ph. Boduch</w:t>
+                <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341479v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernando Martín</w:t>
+                <w:t xml:space="preserve">Heavy ion irradiation of crystalline water ice - Cosmic ray amorphisation cross-section and sputtering yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 576, pp.A 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215199v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01146121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-Acetylglycine Cation Tautomerization Enabled by the Peptide Bond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Kocisek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (37), pp.9581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b06009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Growth Inside of Polycyclic Aromatic Hydrocarbon Clusters Induced by Ion Collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+                <w:t xml:space="preserve">Radiolysis and sputtering of carbon dioxide ice induced by swift Ti, Ni, and Xe ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Severin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5b00405⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215220v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. H. Stockett</w:t>
+                <w:t xml:space="preserve">Unusual hydroxyl migration in the fragmentation of β-alanine dication in the gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Adoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (26), pp.16767-16778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01628B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215231v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of crystalline water ice - Cosmic ray amorphisation cross-section and sputtering yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compaction of porous ices rich in water by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425415⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.222-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01146121v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of porous ices rich in water by swift heavy ions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.002⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.472-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02341483v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01385468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">Radiation effects in astrophysical ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enio da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 365, pp.472-476. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 629, pp.012008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/629/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01385468v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Processing of low carbon content interstellar ice analogues by cosmic rays: implications for the chemistry around oxygen-rich stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 438 (3), pp.2026-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170833v1</w:t>
+                <w:t xml:space="preserve">hal-02345372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215244v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Kulyk</w:t>
+                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01170843v1</w:t>
+                <w:t xml:space="preserve">hal-00997395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of low carbon content interstellar ice analogues by cosmic rays: implications for the chemistry around oxygen-rich stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (6), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345372v1</w:t>
+                <w:t xml:space="preserve">hal-01215239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the glycine cation in the gas phase after interaction with multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">Formation dynamics of fullerene dimers C-118(+), C-119(+), and C-120(+)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (6), pp.062708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.062708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-40819-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215239v1</w:t>
+                <w:t xml:space="preserve">hal-01215244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Multiply-Charged Biomolecular Clusters Formed Upon Interaction with Low-Energy Highly Charged Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Non-statistical fragmentation of PAHs and fullerenes in collisions with atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kulyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 365, pp.181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2014.03.012⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 365-366, pp.260-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2013.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084103v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (22), pp.224306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997395v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">Sulfur implantation in CO and CO2 ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 438 (2), pp.922-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215242v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur implantation in CO and CO2 ices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of UV and high-energy ion irradiation of methanol:ammonia ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Muñoz Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2004⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 566, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345361v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01271006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UV and high-energy ion irradiation of methanol:ammonia ice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thermal and energetic processing of ammonia and carbon dioxide bearing solid mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 566, pp.A93. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (8), pp.3433-3441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cp54027h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01271006v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and energetic processing of ammonia and carbon dioxide bearing solid mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Ions colliding with mixed clusters of C60 and coronene: Fragmentation and bond formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Langlinay</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (8), pp.3433-3441. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (2), pp.022713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cp54027h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.022713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349127v1</w:t>
+                <w:t xml:space="preserve">hal-01170833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray–ice interaction studied by radiolysis of 15 K methane ice with MeV O, Fe and Zn ions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical reactions induced in frozen formic acid by heavy ion cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bordalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boduch</w:t>
+                <w:t xml:space="preserve">Diana Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 433 (3), pp.2368-2379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt902⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 430 (2), pp.787-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344872v1</w:t>
+                <w:t xml:space="preserve">hal-02344867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation of water ice from MeV to GeV energies : Approaching true cosmic ray compaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. J. Ding</w:t>
+                <w:t xml:space="preserve">Implantation of multiply charged sulfur ions in water ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L.F. de Barros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">S. Guillous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 557, pp.A97. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (1), pp.860-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01135425v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
+                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156 (3), pp.014062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084675v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ions colliding with polycyclic aromatic hydrocarbon clusters.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+                <w:t xml:space="preserve">Ions colliding with clusters of fullerenes—Decay pathways and covalent bond formations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (3), pp.034309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/t156/014062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084488v1</w:t>
+                <w:t xml:space="preserve">hal-01084675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reactions induced in frozen formic acid by heavy ion cosmic rays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Grzegorz Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hermann Rothard</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (22), pp.3903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz4020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344867v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of multiply charged sulfur ions in water ice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">CHEMICAL PROCESSING OF PURE AMMONIA AND AMMONIA-WATER ICES INDUCED BY HEAVY IONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Langlinay</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 774 (2), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/2/105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02345253v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEMICAL PROCESSING OF PURE AMMONIA AND AMMONIA-WATER ICES INDUCED BY HEAVY IONS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rothard</w:t>
+                <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/774/2/105⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.185501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345262v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Glycine Dications in the Gas Phase: Ultrafast Intramolecular Hydrogen Migration versus Coulomb Repulsion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violaine Vizcaino</w:t>
+                <w:t xml:space="preserve">Swift heavy ion irradiation of water ice from MeV to GeV energies : Approaching true cosmic ray compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (22), pp.3903. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 557, pp.A97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz4020234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215222v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01135425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formations of Dumbbell C_{118} and C_{119} inside Clusters of C_{60} Molecules by Collision with α Particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Chen</w:t>
+                <w:t xml:space="preserve">Cosmic ray–ice interaction studied by radiolysis of 15 K methane ice with MeV O, Fe and Zn ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (18), pp.185501. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 433 (3), pp.2368-2379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.185501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084676v1</w:t>
+                <w:t xml:space="preserve">hal-02344872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of unsaturated hydrocarbons in interstellar ice analogues by cosmic rays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pilling</w:t>
+                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Díaz-Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Andrade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Elie Lattouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 423 (3), pp.2209-2221. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21031.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344633v1</w:t>
+                <w:t xml:space="preserve">hal-01084683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation of multiply charged carbon ions in water ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bordalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 546, pp.A81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy ions interacting with anthracene molecules and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ławicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I.S. Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279, pp.140-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicoincidence Study of Fragmentation Dynamics in Collision of γ-Aminobutyric Acid with Low-Energy Ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elie Lattouf</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (30), pp.9321-32. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1st Nano-IBCT Conference 2011 – Radiation Damage of Biomolecular Systems: Nanoscale Insights into Ion Beam Cancer Therapy 2–6 October 2011, Caen, France, 373, pp.012005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201103922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/373/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01084683v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion interaction with biomolecular systems and the effect of the environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+                <w:t xml:space="preserve">Chemistry induced by energetic ions in water ice mixed with molecular nitrogen and oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fulvio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/373/1/012005⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 544, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084767v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemistry induced by energetic ions in water ice mixed with molecular nitrogen and oxygen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Radiolysis of astrophysical ices by heavy ion irradiation: Destruction cross section measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boduch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219365⟩</w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (8), pp.759-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4743476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344858v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis of astrophysical ices by heavy ion irradiation: Destruction cross section measurement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Formation of unsaturated hydrocarbons in interstellar ice analogues by cosmic rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rothard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38 (8), pp.759-765. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (3), pp.2209-2221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4743476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21031.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344555v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray impact on astrophysical ices: laboratory studies on heavy ion irradiation of methane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. F da Silveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016021⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (6), pp.064302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3622589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354207v1</w:t>
+                <w:t xml:space="preserve">hal-01084755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction of CO ice and formation of new molecules by irradiation with 28 keV O6+ ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. B. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zettergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. S. Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (4), pp.043201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586107v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization and fragmentation of polycyclic aromatic hydrocarbon clusters in collisions with keV ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. T. Schmidt</w:t>
+                <w:t xml:space="preserve">Cosmic ray impact on astrophysical ices: laboratory studies on heavy ion irradiation of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bordalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.84.043201⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170849v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon-isomer fragmentation pathways: Case study for pyrene and fluoranthene molecules and clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Rosén</w:t>
+                <w:t xml:space="preserve">Destruction of CO ice and formation of new molecules by irradiation with 28 keV O6+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L.F. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. S. Farenzena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.F. da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Faraday Transactions 2: Molecular and Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 269, pp.852-855</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084755v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared study of astrophysical ice analogues irradiated by swift nickel ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15158,77 +15158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of H2O:CO2 ices by heavy energetic cosmic ray analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15305,64 +15305,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by energetic, heavy, and highly charged ions inside dense astrophysical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.F. da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15439,51 +15439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of heavy-ion cosmic-ray interaction with condensed CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15711,51 +15711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15823,51 +15823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond surface modification following thermal etching of Si supported hydrogenated diamond films by DBr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15957,355 +15957,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation dynamics following ionization of organometallic ferrocene molecules and clusters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion irradiation of adenine: Implications for molecular growth in Titan’s atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marah Jbayli</w:t>
+                <w:t xml:space="preserve">Veronique Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Diaz-Tendero</w:t>
+                <w:t xml:space="preserve">Elsa Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Shouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIV International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc-dps2025-1384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545711v1</w:t>
+                <w:t xml:space="preserve">hal-05281529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion irradiation of adenine: Implications for molecular growth in Titan’s atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Shouse</w:t>
+                <w:t xml:space="preserve">Relaxation dynamics following ionization of organometallic ferrocene molecules and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naila Chaouche</w:t>
+                <w:t xml:space="preserve">Marah Jbayli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Diaz-Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXXIV International Conference on Photonic, Electronic and Atomic Collisions (ICPEAC2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281529v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion induced formation of complex HCN-species in solid-phase adenine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Shouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïla Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16382,64 +16382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Raj Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Heber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd general meeting of the COST Action CA18212</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COSt MD-GAS, Oct 2021, On-line, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16477,117 +16477,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ion modifications of astrophysical water ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium. pp.472-476, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01235746v1</w:t>
@@ -16624,64 +16624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Daskalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kasperski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lawicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16780,51 +16780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, Région indéterminée</w:t>
@@ -16853,90 +16853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bond formation in C + 59 – C 60 collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zettergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17000,90 +17000,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion interactions with pure and mixed water clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maisonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Poully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Dynamics of Systems on the Nanoscale (DySoN 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, St Petersburg, Russia. pp.012007, </w:t>
@@ -17121,51 +17121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation Dynamics Of Complex Molecules And Their Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17255,77 +17255,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of nucleobase clusters with multiply charged ions: Insight into base pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17383,76 +17383,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation effects in CO and CO2 ices induced by swift heavy Ni ions at 46 MeV and 537 MeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17462,122 +17462,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480203v1</w:t>
+                <w:t xml:space="preserve">hal-00477340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion irradiation of astrophysical ice analogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irradiation effects in CO and CO2 ices induced by swift heavy Ni ions at 46 MeV and 537 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicja Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17587,103 +17587,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Balanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 29-32 / Symposium S263 - Icy bodies of the solar system</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.29-32</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Astronomical Union 5 (2010) 428-429 / Symposium S265 - Chemical abundances in the Universe – connecting First Stars to Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.428-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477340v1</w:t>
+                <w:t xml:space="preserve">hal-00480203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolysis of ammonia-containing ices by heavy cosmic rays inside dense molecular clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Pilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Seperuelo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17777,51 +17777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité induite par e- de basse énergie (0-20ev) : synthèse de la glycine dans des glaces d'intérêt astrophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17883,527 +17883,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low evergy electron interactions with condensed CH3C00H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of aminoacid formation induced by electron irradiation of CH_3C00D:NH_3 ices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Azria</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIPAM meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, S. Martino al Cimino, Italy</w:t>
+              <w:t xml:space="preserve">Negative Ions Experiment and Theory, october 6-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, castle smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022059v1</w:t>
+                <w:t xml:space="preserve">hal-00022040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of aminoacid formation induced by electron irradiation of CH_3C00D:NH_3 ices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalization of semi-conductor surfaces by low energy electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jäggle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Negative Ions Experiment and Theory, october 6-9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, castle smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">EIPAM meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, S. Martino al Cimino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022040v1</w:t>
+                <w:t xml:space="preserve">hal-00022061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of semi-conductor surfaces by low energy electrons</w:t>
+                <w:t xml:space="preserve">Fonctionalisation de surfaces de semi-conducteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jäggle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Lafosse</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIPAM meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, S. Martino al Cimino, Italy</w:t>
+              <w:t xml:space="preserve">Congrès général de la SFP et Belgian Physical Society, 29 Août-2septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022061v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionalisation de surfaces de semi-conducteurs</w:t>
+                <w:t xml:space="preserve">Low evergy electron interactions with condensed CH3C00H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès général de la SFP et Belgian Physical Society, 29 Août-2septembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lille, France</w:t>
+              <w:t xml:space="preserve">EIPAM meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, S. Martino al Cimino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022055v1</w:t>
+                <w:t xml:space="preserve">hal-00022059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18421,90 +18421,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of naphthalene and quinoline dications produced under oxygen ion impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPEAC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Sapporo (Japon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18555,64 +18555,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18686,90 +18686,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic Processing of Molecular and Metallic Nanoparticles by Ion Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd A. Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century Nanoscience–A Handbook: Exotic Nanostructures and Quantum Systems (Volume Five)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18852,51 +18852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pliszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18976,64 +18976,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen ion irradiation of tholins: Implications for the incorporation of oxygen into aerosols in Titan's atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Matuszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19263,51 +19263,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. de Barros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mejia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Doreste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165926" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569504v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferreira de Barros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Murhej" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunandanan Sreeja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Viana Doreste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207930v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavs Hansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. B Campbell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Erbahar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00984-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Launois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116865" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abdo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Trung" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.P da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556030" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L F de Barros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V Doreste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murhej" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F da Silveira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00152" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mej&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L. F. de Barros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bychkova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A. P. da Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae757" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad3204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2023.2265772" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Barros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergantini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E da Silveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tozetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rothard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad0204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strazzulla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114830" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vignoli Muniz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Agnihotri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mej&#237;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00036" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mej&#237;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De&#160;barros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3685" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.10.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2806" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence C. J. Ada Bibang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya N Agnihotri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kanuchova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00058-y" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792754v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolafrancesco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Indrajith" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huber" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792736v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Erdmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiarinelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#321;abuda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152085" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bolognesi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stockett" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/21/212007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007721v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2865" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936934" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792743v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ko&#269;i&#353;ekt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousseau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/14/142018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramillon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/24/242001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007985v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.M. R M Rocha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117826" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02266322v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Id Barkach" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834787e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012707" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272292v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Ada Bibang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103250" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310292v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boduch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fulvio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344825v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Po&#353;tulka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Pysanenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F&#225;rn&#237;k" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05959D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833277" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1488" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ka&#328;uchov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730711" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325090v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Palumbo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/6/062001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432310v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Antony" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Babikov" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bartschat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/7/074003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341278v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.026" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4D32KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341300v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Barros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio da Silveira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.039" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146121v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425415" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341483v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ9M8M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01385468v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.053" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345372v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Barros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silveira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2305" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345361v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lv" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271006v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322983" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349127v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54027h" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bordalo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt902" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135425v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ding" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L.F. de Barros" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321636" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344867v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts408" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345262v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/105" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344633v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrade" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21031.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344861v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219886" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219365" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344555v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4743476" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354207v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F da Silveira" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016021" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586107v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Farenzena" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512143v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539050v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015123" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473588v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912899" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305970v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orzol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sedlacko" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafosse" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305988v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pliszka" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Illenberger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021762v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azria" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545711v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Jbayli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diaz-Tendero" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191813v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-341" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235746v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022057v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caceres" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022059v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022040v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022061v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#228;ggle" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022055v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545742v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307253v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409425v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vacher" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Ferreira de Barros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Murhej" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunandanan Sreeja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Viana Doreste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05514397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moingeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quirico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2026.116995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L.F. de Barros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mejia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Doreste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Domaracka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2025.165926" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abdo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dartois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chabot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen Trung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.P da Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Sala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlib Lyshchuk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamir Nag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Maclot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ada205" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Matuszewski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vuitton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Shouse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Launois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche-Mechidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2025.116865" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L F de Barros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D V Doreste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murhej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E F da Silveira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.5c00152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411725v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Srivastav" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0307341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Quirico" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449937" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207930v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klavs Hansen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Garc&#237;a-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. B Campbell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Erbahar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-025-00984-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mej&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202349120" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465019v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Zerolov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vizcaino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L. F. de Barros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bychkova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A. P. da Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae757" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bouquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;ntia Aparecida Pires da Costa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boduch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Rothard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/ad3204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naemi Florin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gatchell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Zettergren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01147c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Aguilar-Galindo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Thi Thao Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Huber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP05430F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mattioli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Avaldi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bolognesi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Casavola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Morini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0135574" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10619127.2023.2265772" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rojas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245383" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Barros" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bergantini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E da Silveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tozetti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rothard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ad0204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A De&#160;barros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3685" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mej&#237;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac171" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnihotri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. da Silveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Palumbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Strazzulla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2021.114830" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824306v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vignoli Muniz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Agnihotri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Aug&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mej&#237;a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Vignoli Muniz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bender" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Severin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2022.10.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Barreiro-Lage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nicolafrancesco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Luna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Kopyra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP04097A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schlath&#246;lter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00155-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence C. J. Ada Bibang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya N Agnihotri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kanuchova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00058-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Erdmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F Aguirre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvasthika Indrajith" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiarinelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04890A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz G Piekarski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg9080" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345306v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bozek" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea C Castrovilli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02031E" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Seperuelo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2806" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02482250v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936934" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Indrajith" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ko&#269;i&#353;ekt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Domaracka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rousseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Huber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/14/142018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bolognesi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chiarinelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Richter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stockett" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/21/212007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959927v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Grzegorz Piekarski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Capron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Adoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17653-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renoud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moretto-Capelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06230K" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2865" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792754v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolafrancesco" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maclot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152059" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69947-3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618855v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Med" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n Sr&#353;e&#328;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Slav&#237;&#269;ek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Indrajith" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00278" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792736v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Erdmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#321;abuda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152085" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ramillon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/24/242001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007985v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R.M. R M Rocha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilling" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117826" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02266322v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Id Barkach" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aug&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834787e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011737v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouseau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huber" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.012707" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Boduch" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fulvio" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05029" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150674v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b00289" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272292v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Ada Bibang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desfran&#231;ois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103250" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344825v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Po&#353;tulka" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Pysanenko" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal F&#225;rn&#237;k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP05959D" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Mika" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.075439" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Delaunay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP01179F" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Schwob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lalande" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5023182" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344790v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-90147-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattea Carmen Castrovilli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP03473G" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268934v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833277" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607954v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Milosavljevic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Huber" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02075a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340902v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ka&#328;uchov&#225;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palumbo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730711" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416217v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna d'Angelo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kulyk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02090B" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340884v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2016.1488" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328620v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Langlinay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Ponciano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.01.042" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416272v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00903H" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02325090v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elisabetta Palumbo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Strazzulla" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/50/6/062001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343058v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Markush" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cartoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01940D" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341285v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527650" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341278v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Ding" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.026" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C4D32KW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubernet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Antony" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ba" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Babikov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bartschat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/7/074003" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215220v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b00405" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01146121v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425415" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215217v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kocisek" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd A. Huber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b06009" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341479v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.09.039" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215199v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mart&#237;n" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01628B" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNJ9M8M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01385468v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.053" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02341300v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dartois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Barros" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio da Silveira" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345372v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Barros" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silveira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2305" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084103v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poully" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chesnel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2014.03.012" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8C3B5HB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215239v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-40819-x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215244v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zettergren" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.062708" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170843v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Stockett" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kulyk" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2013.12.013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2JCK2Q-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345361v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lv" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ding" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlinay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2004" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01271006v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Mu&#241;oz Caro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322983" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349127v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54027h" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170833v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022713" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344867v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Andrade" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Pilling" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts408" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345253v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillous" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.07.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03BXF8JK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084488v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seitz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Alexander" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/t156/014062" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084675v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812790" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215222v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4020234" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345262v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bordalo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/774/2/105" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084676v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.185501" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Ding" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L.F. de Barros" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321636" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344872v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt902" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084683v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lattouf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103922" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGMPCTXD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344861v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219886" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084686v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#321;awicki" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I.S. Holm" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.10.050" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF2XS40G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084767v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/373/1/012005" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344858v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219365" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344555v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4743476" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344633v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andrade" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21031.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084755v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. S. Holm" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. B. Johansson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ros&#233;n" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3622589" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170849v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Schmidt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.84.043201" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02354207v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F da Silveira" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016021" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586107v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Farenzena" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512143v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Seperuelo Duarte" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramillon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539050v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015123" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453023v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Balanzat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912274" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473588v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912899" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305970v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orzol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sedlacko" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balog" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafosse" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305988v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pliszka" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Illenberger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021762v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azria" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281529v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vuitton" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa H&#233;nault" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Chaouche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1384" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545711v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marah Jbayli" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Diaz-Tendero" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191813v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;la Chaouche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-341" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808411v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raj Singh" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heber" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01235746v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215252v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Daskalova" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kasperski" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lawicki" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/514/1/012034" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675855v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saidani" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe Rousseau" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894146v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012028" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215257v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maisonny" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Poully" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/438/1/012007" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215262v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chesnel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802280" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084873v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/10/102050" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477340v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480203v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480073v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Frota da Silveira" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022057v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caceres" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022040v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022061v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#228;ggle" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022055v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022059v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545742v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682452v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bidault" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382304v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307253v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05409425v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vacher" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Flandinet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bonal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>