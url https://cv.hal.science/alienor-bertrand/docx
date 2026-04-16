--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1604,565 +1604,565 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13 (Printemps 2002), pp. 201-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834829v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00433714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en scène de la rythmicité dans l'Instruction de Jean-Baptiste de la Quintinie : stratégie théorique ou argument promotionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature, Savoirs et Politique – les jardins à l’époque moderne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS de Lyon, organisé par Elisa Andretta et Celso Azar, Lyon, 26-27 septembre 2024., Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la vie végétale de l'esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles plantes sommes-nous ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Saline royale, Arc et Senans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser avec le végétal : tensions épistémologiques, nouveau modèle juridique ou contradictions ontologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire Logiques de l’agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Logiques de l'agir - Université de France-Comté, Oct 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nega-investment : a new NBS paradigm for assessing water management risks ? The example of the Lez valley : understanding the misuses of land and water in Caylus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding &amp; capturing the value of Nature based solutions for Water Risk management -From social values to viable business models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme NAIAD (Nature Insurance Value : Assessment &amp; Demonstration) H2020, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmopolitique des semences : par-delà les communs, les collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire " Encommuns "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, MSH Paris Nord, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature vue d’en bas : historiciser le droit de l’environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Ethique et justice environnementale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris I, UMR 8103 Institut des Sciences Juridique et Philosophique de la Sorbonne (ISJPS), Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02318488v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie, Amazonie, même combat ! L’anthropologie dans la bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAK Centre BERTRAND - CNRS - Agro-Paris Tech - EHESS - RUCHE - AHPNE - PSL Environnement, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice coloniale du droit de propriété : contribution à l'archéologie du naturalisme</w:t>
               </w:r>
@@ -2211,165 +2211,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Amazonie, même combat ! L’anthropologie dans la bataille</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moderniser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier sur les modernisations agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biodivmed, CEFE, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02318468v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature végétale nassée par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des plantes et du droit. Approches juridiques de l’environnement végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5815 Dynamiques du droit, Université de Montpellier, Université de Sherbrooke, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après le gouvernement de la nature</w:t>
               </w:r>
@@ -2418,228 +2418,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature végétale nassée par le droit</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L’abondance de la terre : histoire d’une équivoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réparations et mobilisations – Justice environnementale - Ecoféminisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de l’Inca en physiocrate : analyse et travestissements de la première expérience coloniale au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du XVIe siècle au Temps des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2649,762 +2580,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps des pandémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'écologie. Pour un parlement des savoirs, 979-10-358-2391-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer le pastoralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin Education, 2023, « Major ». L'écologie : pour un parlement des savoirs, Aliènor Bertrand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, L'écologie. Pour un parlement des savoirs, 979-10-358-2391-7</w:t>
+                <w:t xml:space="preserve">halshs-04302673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liaisons pastorales. Coévolutions, ruptures, résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EdiSens, 2023, 9782351133880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Taurisson-Mouret</w:t>
+                <w:t xml:space="preserve">halshs-04273367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNED Agrégation 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice écologique, justice sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victoires éditions, 2015, 978-2-35113-235-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des synonymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Abramovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Belin Education, 2023, « Major ». L'écologie : pour un parlement des savoirs, Aliènor Bertrand</w:t>
+              <w:t xml:space="preserve">Abramovici, Jean-Christophe and Bertrand, Aliénor. J. Vrin, 2012, Bibliothèque des textes philosophiques, 978-2-7116-2111-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Liaisons pastorales. Coévolutions, ruptures, résistances</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être patient, être malade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EdiSens, 2023, 9782351133880</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Aliénor and Chouchan, Nathalie. SCérÉn, 125, 2011, Cahiers philosophiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalismes d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Burbage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Aliénor and Chouchan, Nathalie and Burbage, Frank. SCérÉn, 127, 2011, Cahiers philosophiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Victoires éditions, 2015, 978-2-35113-235-7</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire de Condillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, pp.60, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Abramovici, Jean-Christophe and Bertrand, Aliénor. J. Vrin, 2012, Bibliothèque des textes philosophiques, 978-2-7116-2111-8</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condillac : l'origine du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.146, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...183 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3414,1439 +3345,1439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une bascule scientifique, politique et anthropologique - conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bascule climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2025, L'écologie - Pour un parlement des savoirs</w:t>
+              <w:t xml:space="preserve">, Belin, 2025, L'écologie-Pour un parlement des savoirs, 1035834774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bascules climatiques, bascules biologiques, une histoire sans retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aliènor Bertrand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bascule climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, 2025, L'écologie-Pour un parlement des savoirs, 1035834774</w:t>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin-Education</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L'écologie - Pour un parlement des savoirs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tergiverser ou basculer ? des sciences à la politique - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bascule climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 2025, La bascule climatique - collection L'écologie-Pour un Parlement des savoirs, 1035834774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologie animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Pierre Serna; Véronique Le Ru; Malik Mellah Benedetta Piazzesi; Aliènor Bertrand; Erica Joy Mannucci et Xavier Perrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physique et métaphysique des plantes entre théâtre d’anatomie et théâtre des jardins au Grand siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliènor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Macé et Sandra Carvallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humain et le végétal. Processus et formes de vie partagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.175-193, 2024, 978-2-38549-105-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w2w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Serna</w:t>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+                <w:t xml:space="preserve">Malik Mellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Joy Manucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Malik Mellah; Benedetta Piazzesi; Véronique Le Ru; Pierre Serna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.593, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...18 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876151v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Pierre Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Piazzesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Joy Manucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Le Ru; Pierre Serna; Malik Mellah; Benedetta Piazzesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champ Vallon</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04876166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critiques des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 979-10-267-1233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de réinvention sans révolution ?Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taurrisson-Mouret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Anne Blondeau Da</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le pastoralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin Education, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of the Body and Self-knowledge: Condillac’s Treatise on Sensations and Contemporary Naturalistic Psychology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condillac and His Reception: On the Nature and Origin of Human Abilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autodéfense sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabrioles Autodéfense Sanitaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des pandémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin Education, 2023</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virus en aérosol, savoir en urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Cabrioles Autodéfense Sanitaire</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des pandémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, Belin Education, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté politique et subjectivation savante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps des pandémies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin Education, 2023, L'écologie. Pour un parlement des savoirs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14. Representations of the Body and Self-Knowledge: Condillac’s Treatise on Sensations and Contemporary Naturalistic Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condillac and His Reception: On the Origin and Nature of Human Abilities. Routledge, 2023, Routledge Studies in Eighteenth-Century Philosophy, 9781032369785.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introuvables liaisons pastorales. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liaisons pastorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisens, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montée de la sève entre théâtre d'anatomie et théâtre des jardins : controverses modernes sur la représentation savante des plantes et... ce qu'il en advînt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de vie partagées entre l'homme et la plante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer un troupeau par le terroir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4862,1320 +4793,1320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le pastoralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les êtres humains au miroir des plantes (Contrepoint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analogies végétales et modèle végétaux en médecine dans l’antiquité et l’âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologique historique de la rupture entre les êtres humains et la Terre : approche philosophique critique de la coviabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviabilité des systèmes sociaux et écologiques : reconnecter l’homme à la biosphère dans une ère de changement global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscalité contre nature, nature de la fiscalité (Conclusion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric de Mari; Dominique Taurisson-Mouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiscalité contre nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EdiSens, 2020, 978-2-35113-360-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'imposer à la terre : le modèle colonial de la fiscalité dans l'Analyse du gouvernement des Incas de François Quesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiscalité contre nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologique historique de la rupture entre les êtres humains et la Terre : approche critique de la coviabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Barrière, Mohamed Behnassi, Gilbert David, Vincent Douzal, Mireille Fargette, Thérèse Libourel, Maud Loireau, Serge Morand, Laurence Pascal, Catherine Prost, Voyner Ravena Cañete, Frédérique Seyler (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviabilité des systèmes sociaux et écologiques. Reconnecter l’Homme à la biosphère dans une ère de changement global.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Editions Matériologiques, 2019, Les fondations d’un nouveau paradigme, 978-2-37361-175-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rupture Between Human Beings and Earth: A Philosophical Critical Approach to Coviability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coviability of Social and Ecological Systems: Reconnecting Mankind to the Biosphere in an Era of Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.269-284, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78497-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique spéculative de la ville, faillite écologique et impuissance du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULIM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contestations, résistances et négociations environnementales à l'échelle locale dans les sociétés industrialisées (XIXe-XXIe siècles). Dir. Anne-Claude Ambroise Rendu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie coloniale de droit de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric de Mari et Dominique Taurisson-Mouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'empire de la propriété. L'impact environnemental de la norme en milieu contraint III : exemples de droit colonial et analogies contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires éditions, 2016, 978-2-35113-245-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt entre concepts et esprits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harpet, Claire and Billet, Philippe and Pierron, Jean-Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'ombre des forêts : usages, images et imaginaires de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2014, Éthique, droit et développement durable, 978-2-343-02807-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chagnon, Véronique and Dallaire, Clémence and Espinasse, Catherine and Heurgon, Edith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre soin : savoirs, pratiques, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2013, Colloque de Cerisy, 978-2-7056-8712-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances anthropologiques et adaptations aux normes environnementales de protection de la nature : vers un universalisme relatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric de Mari et Dominique Taurisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impact environnemental de la norme en milieu contraint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires Editions, pp.67-90, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissances et acteurs : deux clés de la norme environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vindimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vindimian</w:t>
+                <w:t xml:space="preserve">Eric de Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'IMPACT DE LA NORME ENVIRONNEMENTALE EN MILIEU CONTRAINT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires Editions, pp.16-90, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00845100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace et lieu chez Condillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paquot, Thierry and Younès, Chris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace et lieu dans la pensée occidentale : de Platon à Nietzsche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Découverte, 2012, 978-2-7071-7319-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances anthropologiques et adaptations aux normes environnementales de protection de la nature : vers un universalisme relatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mari, Éric de and Taurisson-Mouret, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impact environnemental de la norme en milieu contraint: exemples de droit colonial et analogies contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires, 2012, 978-2-35113-170-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalisme et scepticisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Cohen-Halimi et Hélène l'Heuillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment peut-on être sceptique ? Hommage à Didier Deleule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.47-61, 2010, Les Dix-huitièmes siècles, 141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalisme et scepticisme : Hume vs Condillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cohen-Halimi, Michèle and L'Heuillet, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment peut-on être sceptique ? : hommage à Didier Deleule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, H. Champion, 2010, Les Dix-huitièmes siècles, 978-2-7453-1972-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traité des animaux, de Condillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellosta, Marie-Christine;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00428811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6185,1035 +6116,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génocide, ethnocide, écocide : parcours dans les textes juridiques internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génocide, ethnocide, écocide : parcours dans les textes juridiques internationaux</w:t>
+                <w:t xml:space="preserve">Marx et la justice des champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181410v1</w:t>
+                <w:t xml:space="preserve">halshs-01181429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marx et la justice des champs</w:t>
+                <w:t xml:space="preserve">Archéologie du naturalisme animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181429v1</w:t>
+                <w:t xml:space="preserve">halshs-01181414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie du naturalisme animal</w:t>
+                <w:t xml:space="preserve">Lire Henri Wesseling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181414v1</w:t>
+                <w:t xml:space="preserve">halshs-01181436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire Henri Wesseling</w:t>
+                <w:t xml:space="preserve">Normes environnementales et droit des peuples autochtones : une archéologie philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181436v1</w:t>
+                <w:t xml:space="preserve">halshs-01181438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes environnementales et droit des peuples autochtones : une archéologie philosophique</w:t>
+                <w:t xml:space="preserve">Justice écologique, justice sociale : la question agraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181438v1</w:t>
+                <w:t xml:space="preserve">halshs-01181437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice écologique, justice sociale : la question agraire</w:t>
+                <w:t xml:space="preserve">Marx écologiste ? Lecture de J.B Foster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181437v1</w:t>
+                <w:t xml:space="preserve">halshs-01181442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marx écologiste ? Lecture de J.B Foster</w:t>
+                <w:t xml:space="preserve">Les philosophies du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181442v1</w:t>
+                <w:t xml:space="preserve">halshs-01181447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les philosophies du care</w:t>
+                <w:t xml:space="preserve">Peste soit de l’éthique : faire droit à l’injonction morale sur l’usage des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181447v1</w:t>
+                <w:t xml:space="preserve">halshs-01181471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peste soit de l’éthique : faire droit à l’injonction morale sur l’usage des pesticides</w:t>
+                <w:t xml:space="preserve">Résistances anthropologiques et adaptations aux normes environnementales de protection de la nature : vers un universalisme juridique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181471v1</w:t>
+                <w:t xml:space="preserve">halshs-01181458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances anthropologiques et adaptations aux normes environnementales de protection de la nature : vers un universalisme juridique ?</w:t>
+                <w:t xml:space="preserve">La forêt entre concept et esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181458v1</w:t>
+                <w:t xml:space="preserve">halshs-01181457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt entre concept et esprit</w:t>
+                <w:t xml:space="preserve">Que se disent les bêtes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181457v1</w:t>
+                <w:t xml:space="preserve">halshs-01181482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que se disent les bêtes ?</w:t>
+                <w:t xml:space="preserve">L’éthique du soin est-elle un bon modèle pour l’éthique environnementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181482v1</w:t>
+                <w:t xml:space="preserve">halshs-01181473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éthique du soin est-elle un bon modèle pour l’éthique environnementale ?</w:t>
+                <w:t xml:space="preserve">Prendre soin de la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181473v1</w:t>
+                <w:t xml:space="preserve">halshs-01181481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre soin de la nature ?</w:t>
+                <w:t xml:space="preserve">Institutions locales et résistances au changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01181481v1</w:t>
+                <w:t xml:space="preserve">halshs-01181490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions locales et résistances au changement</w:t>
+                <w:t xml:space="preserve">Le Dictionnaire des synonymes de Condillac : l’analogie et l’emprunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7360,51 +7291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.172.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.234.0635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.172.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078167ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.191.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kastler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.152.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.137.0118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021215ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.104.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.119.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873068v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318462v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310761v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02328593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chouchan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Burbage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873052v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#232;nor Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876151v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mellah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Joy Manucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Piazzesi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taurrisson-Mouret Dominique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Anne Blondeau Da" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376586v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098534v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177339v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00845100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177783v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181414v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181490v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181501v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.172.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.234.0635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.172.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078167ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.191.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kastler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.152.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.137.0118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021215ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.104.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.119.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02328593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chouchan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Burbage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#232;nor Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mellah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Joy Manucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Piazzesi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taurrisson-Mouret Dominique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Anne Blondeau Da" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097094v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00845100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181437v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>