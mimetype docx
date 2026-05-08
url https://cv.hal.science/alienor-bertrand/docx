--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -650,416 +650,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES SAVOIRS PAYSANS,Entretien avec Guy Kastler, in Cahiers Philosophiques, n°152/1, Le végétal, savoirs et pratiques.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
+                <w:t xml:space="preserve">Présentation : penser comme une plante : perspectives sur l'écologie comportementale et la nature cognitive des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le végétal, savoirs et pratiques, 2 (153), pp.39-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.153.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995822v1</w:t>
+                <w:t xml:space="preserve">hal-02309823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soigner ou guérir, une perspective cosmopolitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal de Culture &amp; Démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation : penser comme une plante : perspectives sur l'écologie comportementale et la nature cognitive des plantes</w:t>
+                <w:t xml:space="preserve">La fleur mise à nu par les botanistes même. Note sur Sébastien Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le végétal, savoirs et pratiques, 2 (153), pp.39-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le végétal, savoirs et pratiques, 2 (153)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La fleur mise à nu par les botanistes même. Note sur Sébastien Vaillant</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le blé des physiocrates - Contribution à une histoire de l’ontologie végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le végétal, savoirs et pratiques, 2 (153)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Le végétal : savoirs et pratiques, 1 (152), pp.9-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.152.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309860v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner ou guérir, une perspective cosmopolitique</w:t>
-[...59 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">DES SAVOIRS PAYSANS,Entretien avec Guy Kastler, in Cahiers Philosophiques, n°152/1, Le végétal, savoirs et pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Kastler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Vanuxem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Le végétal : savoirs et pratiques, 1 (152), pp.9-36. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309769v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Colonial Factory of the Right to Property : Contribution to an Archeology of Naturalism</w:t>
               </w:r>
@@ -2004,579 +2004,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La matrice coloniale du droit de propriété : contribution à l'archéologie du naturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terre à terre. Environnement et approches critiques du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2017, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occitanie, Amazonie, même combat ! L’anthropologie dans la bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAK Centre BERTRAND - CNRS - Agro-Paris Tech - EHESS - RUCHE - AHPNE - PSL Environnement, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moderniser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier sur les modernisations agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biodivmed, CEFE, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature végétale nassée par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des plantes et du droit. Approches juridiques de l’environnement végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 5815 Dynamiques du droit, Université de Montpellier, Université de Sherbrooke, Jun 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le gouvernement de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres philosophiques de Langres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEN, Oct 2017, Langres, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nature vue d’en bas : historiciser le droit de l’environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Ethique et justice environnementale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris I, UMR 8103 Institut des Sciences Juridique et Philosophique de la Sorbonne (ISJPS), Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Occitanie, Amazonie, même combat ! L’anthropologie dans la bataille</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de l’Inca en physiocrate : analyse et travestissements de la première expérience coloniale au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAK Centre BERTRAND - CNRS - Agro-Paris Tech - EHESS - RUCHE - AHPNE - PSL Environnement, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La fabrique du XVIe siècle au Temps des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abondance de la terre : histoire d’une équivoque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réparations et mobilisations – Justice environnementale - Ecoféminisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335405v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02321325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3034,314 +3034,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naturalismes d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chouchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Burbage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand, Aliénor and Chouchan, Nathalie and Burbage, Frank. SCérÉn, 127, 2011, Cahiers philosophiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01171103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Être patient, être malade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chouchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand, Aliénor and Chouchan, Nathalie. SCérÉn, 125, 2011, Cahiers philosophiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01171104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Bertrand, Aliénor and Chouchan, Nathalie and Burbage, Frank. SCérÉn, 127, 2011, Cahiers philosophiques</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condillac : l'origine du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, pp.146, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00433715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire de Condillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, pp.60, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433716v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00433715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3353,182 +3353,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une bascule scientifique, politique et anthropologique - conclusion</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bascules climatiques, bascules biologiques, une histoire sans retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aliènor Bertrand. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bascule climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin, 2025, L'écologie-Pour un parlement des savoirs, 1035834774</w:t>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin-Education</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, L'écologie - Pour un parlement des savoirs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536686v1</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05452221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une bascule scientifique, politique et anthropologique - conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bascule climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Belin, 2025, L'écologie-Pour un parlement des savoirs, 1035834774</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belin-Education</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05452221v1</w:t>
+                <w:t xml:space="preserve">hal-05536686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tergiverser ou basculer ? des sciences à la politique - Introduction</w:t>
               </w:r>
@@ -3577,1273 +3577,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie animale</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dir. Pierre Serna; Véronique Le Ru; Malik Mellah Benedetta Piazzesi; Aliènor Bertrand; Erica Joy Mannucci et Xavier Perrot. </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Joy Manucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Malik Mellah; Benedetta Piazzesi; Véronique Le Ru; Pierre Serna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Champ Vallon, 2024</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.593, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873052v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">hal-04876151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique et métaphysique des plantes entre théâtre d’anatomie et théâtre des jardins au Grand siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliènor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Macé et Sandra Carvallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’humain et le végétal. Processus et formes de vie partagés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.175-193, 2024, 978-2-38549-105-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w2w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12w2w⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malik Mellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Piazzesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Joy Manucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Le Ru; Pierre Serna; Malik Mellah; Benedetta Piazzesi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critique des animaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Malik Mellah; Benedetta Piazzesi; Véronique Le Ru; Pierre Serna. </w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-face</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire historique et critiques des animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 979-10-267-1233-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontologie animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Pierre Serna; Véronique Le Ru; Malik Mellah Benedetta Piazzesi; Aliènor Bertrand; Erica Joy Mannucci et Xavier Perrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique et critique des animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.593, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
+              <w:t xml:space="preserve">, Champ Vallon, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virus en aérosol, savoir en urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Serna</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Mellah</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique et critique des animaux,</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, coll. "L'Environnement a une histoire", 979-10-267-1233-6</w:t>
+              <w:t xml:space="preserve">Les temps des pandémies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin Education, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autodéfense sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabrioles Autodéfense Sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique et critiques des animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 979-10-267-1233-6</w:t>
+              <w:t xml:space="preserve">Les temps des pandémies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de réinvention sans révolution ?Introduction</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representations of the Body and Self-knowledge: Condillac’s Treatise on Sensations and Contemporary Naturalistic Psychology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condillac and His Reception: On the Nature and Origin of Human Abilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">14. Representations of the Body and Self-Knowledge: Condillac’s Treatise on Sensations and Contemporary Naturalistic Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condillac and His Reception: On the Origin and Nature of Human Abilities. Routledge, 2023, Routledge Studies in Eighteenth-Century Philosophy, 9781032369785.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté politique et subjectivation savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les temps des pandémies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin Education, 2023, L'écologie. Pour un parlement des savoirs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introuvables liaisons pastorales. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liaisons pastorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisens, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montée de la sève entre théâtre d'anatomie et théâtre des jardins : controverses modernes sur la représentation savante des plantes et... ce qu'il en advînt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes de vie partagées entre l'homme et la plante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constituer un troupeau par le terroir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silva Anne Blondeau Da</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Kastler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le pastoralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Belin Education, 2023</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Cabrioles Autodéfense Sanitaire</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de réinvention sans révolution ?Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taurrisson-Mouret Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...450 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guy Kastler</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Anne Blondeau Da</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réinventer le pastoralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, Belin Education, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385354v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les êtres humains au miroir des plantes (Contrepoint)</w:t>
               </w:r>
@@ -4961,169 +4961,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscalité contre nature, nature de la fiscalité (Conclusion)</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S'imposer à la terre : le modèle colonial de la fiscalité dans l'Analyse du gouvernement des Incas de François Quesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiscalité contre nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EdiSens, 2020, 978-2-35113-360-6</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097064v1</w:t>
+                <w:t xml:space="preserve">hal-03097029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'imposer à la terre : le modèle colonial de la fiscalité dans l'Analyse du gouvernement des Incas de François Quesnay</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiscalité contre nature, nature de la fiscalité (Conclusion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric de Mari; Dominique Taurisson-Mouret. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiscalité contre nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, EdiSens, 2020, 978-2-35113-360-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097029v1</w:t>
+                <w:t xml:space="preserve">hal-03097064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une anthropologique historique de la rupture entre les êtres humains et la Terre : approche critique de la coviabilité</w:t>
               </w:r>
@@ -5546,354 +5546,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace et lieu chez Condillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paquot, Thierry and Younès, Chris. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace et lieu dans la pensée occidentale : de Platon à Nietzsche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Découverte, 2012, 978-2-7071-7319-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaissances et acteurs : deux clés de la norme environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vindimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'IMPACT DE LA NORME ENVIRONNEMENTALE EN MILIEU CONTRAINT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoires Editions, pp.16-90, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00845100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistances anthropologiques et adaptations aux normes environnementales de protection de la nature : vers un universalisme relatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mari, Éric de and Taurisson-Mouret, Dominique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'impact environnemental de la norme en milieu contraint: exemples de droit colonial et analogies contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoires, 2012, 978-2-35113-170-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résistances anthropologiques et adaptations aux normes environnementales de protection de la nature : vers un universalisme relatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric de Mari et Dominique Taurisson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impact environnemental de la norme en milieu contraint</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires Editions, pp.67-90, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256366v1</w:t>
-              </w:r>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalisme et scepticisme</w:t>
               </w:r>
@@ -6310,337 +6310,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Justice écologique, justice sociale : la question agraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx écologiste ? Lecture de J.B Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les philosophies du care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes environnementales et droit des peuples autochtones : une archéologie philosophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01181438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lire Henri Wesseling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01181436v1</w:t>
-              </w:r>
-[...246 lines deleted...]
-                <w:t xml:space="preserve">halshs-01181447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peste soit de l’éthique : faire droit à l’injonction morale sur l’usage des pesticides</w:t>
               </w:r>
@@ -7291,51 +7291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.172.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.234.0635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.172.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078167ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.191.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kastler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.152.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.137.0118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021215ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.104.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.119.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318493v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318462v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02328593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chouchan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Burbage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433716v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873052v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#232;nor Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mellah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Joy Manucci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Piazzesi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taurrisson-Mouret Dominique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Anne Blondeau Da" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097094v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00845100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181436v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181437v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181442v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Bertrand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.172.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.234.0635" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.172.0087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097116v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078167ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.026.0041" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.191.0137" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317486v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309860v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.152.0009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995822v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Kastler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vanuxem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.137.0118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021215ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsi.104.0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177899v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.119.0061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834829v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317664v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318479v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318462v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318482v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mac&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/les-temps-des-pandemies?profile_switcher_popup=1704798880.59" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Taurisson-Mouret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273367v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02328593v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Abramovici" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chouchan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Burbage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433716v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/la-bascule-climatique" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876151v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ru" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mellah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Joy Manucci" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.champ-vallon.com/pierre-serna-malik-mella-veronique-le-ru-benedetta-piazzesi-dir-dictionnaire-dhistoire-critique-des-animaux/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#232;nor Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w2w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Piazzesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873052v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385387v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabrioles Autod&#233;fense Sanitaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376715v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376595v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376600v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taurrisson-Mouret Dominique" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Anne Blondeau Da" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097094v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78497-7_11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02310993v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329494v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00845100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Mari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181442v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181438v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181473v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>