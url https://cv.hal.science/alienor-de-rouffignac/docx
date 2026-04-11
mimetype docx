--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -202,291 +202,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation du chanvre en France : des trajectoires de production historiques aux nouveaux débouchés cannabinoïdes</w:t>
+                <w:t xml:space="preserve">Les filières de production. Nouvelles analyses au prisme de la bioéconomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Debref</w:t>
+                <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 9 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 9 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557727v1</w:t>
+                <w:t xml:space="preserve">hal-04394672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filières de production. Nouvelles analyses au prisme de la bioéconomie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valorisation du chanvre en France : des trajectoires de production historiques aux nouveaux débouchés cannabinoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
+                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 9 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 9 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394672v1</w:t>
+                <w:t xml:space="preserve">hal-04557727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité de la bioéconomie et des filières biosourcées : outils et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -527,234 +527,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dimitri Uzunidis, Laurent Adatto (dir.), (2022), Crise pandémique, dangers et opportunités d’innovations : itinérances en période trouble (2022), Paris, Le Manuscrit, 305 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, À l’ère du numérique : Plateformes, communautés, écosystèmes, 3 (69), pp.251-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.069.0251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810567v1</w:t>
+                <w:t xml:space="preserve">hal-04557801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Uzunidis, Laurent Adatto (dir.), (2022), Crise pandémique, dangers et opportunités d’innovations : itinérances en période trouble (2022), Paris, Le Manuscrit, 305 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 381, pp.7-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04557801v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits d’usage au prisme des stratégies patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -795,291 +795,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing tensions and paradoxes between stakeholders in a complex project context: Case study and model proposal</w:t>
+                <w:t xml:space="preserve">Toward a European bioeconomic transition: is a soft shift enough to challenge hard socio-ecological issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Labelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nicolas Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bredillet</w:t>
+                <w:t xml:space="preserve">Christopher Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Barnabé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.438-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19255/JMPM02015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2020004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974404v1</w:t>
+                <w:t xml:space="preserve">hal-02929658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a European bioeconomic transition: is a soft shift enough to challenge hard socio-ecological issues?</w:t>
+                <w:t xml:space="preserve">Managing tensions and paradoxes between stakeholders in a complex project context: Case study and model proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Befort</w:t>
+                <w:t xml:space="preserve">François Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence de Fouchécour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Holt</w:t>
+                <w:t xml:space="preserve">Christophe Bredillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Leclere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (4), pp.438-444. </w:t>
+              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2020004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19255/JMPM02015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929658v1</w:t>
+                <w:t xml:space="preserve">hal-02974404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1097,77 +1097,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FermEndive ou comment essayer de valoriser les co-produits de la culture d'Endive de Haut-de-France pour améliorer la durabilité d'une filière fortement impactée par la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,64 +1222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of Higher Eduction and Research (HER) in the development of innovation ecosystems linked to biobased value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Geography of Innovation Conference GEOINNO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Manchester; Manchester Institute of Innovation Research, Jan 2024, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1298,1374 +1298,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Dynamics of Tensions in an Industrial Symbiosis: A Paradox Perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Labelle</w:t>
+                <w:t xml:space="preserve">Renouveau des filières de production territoriales et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 82nd Annual Meeting of the Academy of Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop PRIME BIOLOOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GREDEG; Laboratoire de Nouveaux Polymères BIOsourcés pour une Economie Circulaire (BIOLOOP), Oct 2023, Nice (Sophia Antipolis), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557777v1</w:t>
+                <w:t xml:space="preserve">hal-04558280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Dynamic of tensions in Industrial Ecology and Symbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stratégies régionales de développement des filières à Bas Niveau d’Impacts (BNI) et rôle des Agences de l’eau : Le cas du chanvre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 83rd Annual Meeting of the Academy of Management (AOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management (AOM), Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">Forum Innovation 2023 : "Innover pour une gestion concertée et durable de l'eau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innoveation (RRI); Centre Unesco International Center for interdisciplinary research on water systems dynamics (Icireward); Chaire partenariale Eau, Agriculture, Changement Climatique (Eacc); UMR G-eau, Nov 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558294v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies régionales de développement des filières à Bas Niveau d’Impacts (BNI) et rôle des Agences de l’eau : Le cas du chanvre en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Dynamic of tensions in Industrial Ecology and Symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2023 : "Innover pour une gestion concertée et durable de l'eau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innoveation (RRI); Centre Unesco International Center for interdisciplinary research on water systems dynamics (Icireward); Chaire partenariale Eau, Agriculture, Changement Climatique (Eacc); UMR G-eau, Nov 2023, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">The 83rd Annual Meeting of the Academy of Management (AOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management (AOM), Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558286v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveau des filières de production territoriales et durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Dynamics of Tensions in an Industrial Symbiosis: A Paradox Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop PRIME BIOLOOP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 82nd Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2023.10293abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558280v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des bioraffineries forestières dans les Landes (France) et à la Tuque (Québec) : Quelles réalités des filières forêt bois dans le contexte de la bioéconomie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Outil de surveillance des tensions et de leur évolution : le cas de Bioénergie La Tuque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bredillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Plantaclim : La filière forêt-bois face aux changements globaux : quelles adaptations ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours; Projet Plantaclim, Oct 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque de fondation du GRIMADD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université TÉLUQ; Université Laval, Sep 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558296v1</w:t>
+                <w:t xml:space="preserve">hal-04558325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux usages du chanvre : source de tension ou atout pour l’installation du chanvre dans un système bioéconomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le chanvre Projet d’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR Condorcet, Jan 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude : Cheminements chanvriers dans le Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Chaire IDIS de l'ESAD de Reims; Laboratoire REGARDS; UMR FARE INRAE de l'Université de Reims Champagne-Ardenne, Oct 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558319v1</w:t>
+                <w:t xml:space="preserve">hal-04558298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European contradictions of public policies on hemp: What bioeconomic innovation trajectories in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exchange Research on Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Economics and Business (Vietnam National University); Laboratory ISI /RII Lab, May 2022, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Amiens, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558322v1</w:t>
+                <w:t xml:space="preserve">hal-04558336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de surveillance des tensions et de leur évolution : le cas de Bioénergie La Tuque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The European contradictions of public policies on hemp: What bioeconomic innovation trajectories in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de fondation du GRIMADD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université TÉLUQ; Université Laval, Sep 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Exchange Research on Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Economics and Business (Vietnam National University); Laboratory ISI /RII Lab, May 2022, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558325v1</w:t>
+                <w:t xml:space="preserve">hal-04558322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chanvre Projet d’avenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The influence of European public policies on hemp bioeconomic innovation trajectorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude : Cheminements chanvriers dans le Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Chaire IDIS de l'ESAD de Reims; Laboratoire REGARDS; UMR FARE INRAE de l'Université de Reims Champagne-Ardenne, Oct 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Forum innovation2022 : Research and Innovation Policies in Europe : Evolution, Scope and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College of Europe; Research Network on Innovation (RNI), May 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558298v1</w:t>
+                <w:t xml:space="preserve">hal-04558314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecoconception des filières de production biosourcées : méthodologie et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Bouterfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Amiens, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Printemps de l'innovation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Mar 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558336v1</w:t>
+                <w:t xml:space="preserve">hal-04558305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of European public policies on hemp bioeconomic innovation trajectorie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La filière française du chanvre à l’épreuve de la légalisation du cannabis : perspective et enjeux pour une bioéconomie durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation2022 : Research and Innovation Policies in Europe : Evolution, Scope and Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, College of Europe; Research Network on Innovation (RNI), May 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Printemps de l'Innovation RRI 2022 : "Innovations et filières de production biosourcées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Network on Innovation; UTA; Université de Toulouse Jean Jaures; IUT Béthune; BIOPI, Mar 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558314v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception des filières de production biosourcées : méthodologie et enjeux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La filière française du chanvre à l'épreuve de la légalisation du cannabis : une analyse institutionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l'innovation 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Mar 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Économie Politique - AFEP; Université de Picardie jules Verne - UPJV, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558305v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière française du chanvre à l’épreuve de la légalisation du cannabis : perspective et enjeux pour une bioéconomie durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamique des bioraffineries forestières dans les Landes (France) et à la Tuque (Québec) : Quelles réalités des filières forêt bois dans le contexte de la bioéconomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l'Innovation RRI 2022 : "Innovations et filières de production biosourcées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Network on Innovation; UTA; Université de Toulouse Jean Jaures; IUT Béthune; BIOPI, Mar 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Séminaire Plantaclim : La filière forêt-bois face aux changements globaux : quelles adaptations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours; Projet Plantaclim, Oct 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558301v1</w:t>
+                <w:t xml:space="preserve">hal-04558296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière française du chanvre à l'épreuve de la légalisation du cannabis : une analyse institutionnaliste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les nouveaux usages du chanvre : source de tension ou atout pour l’installation du chanvre dans un système bioéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Économie Politique - AFEP; Université de Picardie jules Verne - UPJV, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR Condorcet, Jan 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558338v1</w:t>
+                <w:t xml:space="preserve">hal-04558319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légalisation du cannabis en France : vers une transition complexe de la filière française du chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Caveng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bastien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2707,51 +2707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines productifs et développement de la bioraffinerie : Les mutations de la filière forêt bois du massif landais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP ECOFOR, Jan 2018, Paris, France. pp.22 à 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2776,90 +2776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des tensions entre acteurs en contexte d'entreprenariat collectif et d'écologie industrielle : une approche par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barnabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ièmes Journées Georges Doriot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Paris; EM Normandie; ESG UQAM, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2884,103 +2884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a European Bioeconomic Transition: Is a Soft Shift Enough to Challenge Hard Socio-ecological Issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A. Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on Bioeconomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. </w:t>
@@ -3012,217 +3012,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la bioraffinerie et de la problématique de transition énergétique dans la filière bois : quelles logiques de transformation ?</w:t>
+                <w:t xml:space="preserve">La filière forêt bois dans le contexte de transition et de bioéconomie : une analyse exploratoire des espaces et des logiques de transformation portées par la bioraffinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nieddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFOR Regards croisés sur les valeurs de la forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.12</w:t>
+              <w:t xml:space="preserve">ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606297v1</w:t>
+                <w:t xml:space="preserve">hal-02606299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière forêt bois dans le contexte de transition et de bioéconomie : une analyse exploratoire des espaces et des logiques de transformation portées par la bioraffinerie</w:t>
+                <w:t xml:space="preserve">Introduction de la bioraffinerie et de la problématique de transition énergétique dans la filière bois : quelles logiques de transformation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nieddu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Gatineau, Canada. pp.15</w:t>
+              <w:t xml:space="preserve">ECOFOR Regards croisés sur les valeurs de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606299v1</w:t>
+                <w:t xml:space="preserve">hal-02606297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3240,77 +3240,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filières de production dans la bioéconomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3367,103 +3367,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chanvre, plante d’intérêt dans un système bioéconomique durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chanvre, matière à transitions - Design, Territoire et Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022</w:t>
@@ -3524,51 +3524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chicon, une filière sous tension : l’économie circulaire au secours de la transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et Bioéconomie circulaire : le réveil des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3648,51 +3648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière forêt-bois aux abois : la guerre en Ukraine bloque la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3742,51 +3742,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des patrimoines et valorisation de la biomasse forestière : Quelles mutations des filières forêt-bois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Reims Champagne Ardenne, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3903,51 +3903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="462CB533"/>
+    <w:nsid w:val="4CBDB39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alienor-de-rouffignac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5075-8694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249150042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80160242996852432348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557801v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093673ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974404v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lemire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bredillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barnab&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19255/JMPM02015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Defrance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadia Georges Aka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.10293abstract" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558294v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Bouterfa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caveng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Holt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087523122132947E12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03711367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alienor-de-rouffignac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5075-8694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249150042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80160242996852432348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0251" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093673ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lemire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bredillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barnab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19255/JMPM02015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Defrance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadia Georges Aka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.10293abstract" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Bouterfa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caveng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Holt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087523122132947E12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03711367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>