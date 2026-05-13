--- v1 (2026-04-11)
+++ v2 (2026-05-13)
@@ -202,291 +202,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les filières de production. Nouvelles analyses au prisme de la bioéconomie</w:t>
+                <w:t xml:space="preserve">La valorisation du chanvre en France : des trajectoires de production historiques aux nouveaux débouchés cannabinoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
+                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 9 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 9 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394672v1</w:t>
+                <w:t xml:space="preserve">hal-04557727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation du chanvre en France : des trajectoires de production historiques aux nouveaux débouchés cannabinoïdes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les filières de production. Nouvelles analyses au prisme de la bioéconomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Debref</w:t>
+                <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 9 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">, 2024, Les filières de production dans la bioéconomie, 9 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557727v1</w:t>
+                <w:t xml:space="preserve">hal-04394672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La durabilité de la bioéconomie et des filières biosourcées : outils et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -533,51 +533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Uzunidis, Laurent Adatto (dir.), (2022), Crise pandémique, dangers et opportunités d’innovations : itinérances en période trouble (2022), Paris, Le Manuscrit, 305 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, À l’ère du numérique : Plateformes, communautés, écosystèmes, 3 (69), pp.251-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -615,51 +615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse patrimoniale des trajectoires économiques d'une filière : le développement de la bioraffinerie forestière dans les Landes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -710,51 +710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits d’usage au prisme des stratégies patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -827,51 +827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -948,51 +948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing tensions and paradoxes between stakeholders in a complex project context: Case study and model proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,77 +1097,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FermEndive ou comment essayer de valoriser les co-produits de la culture d'Endive de Haut-de-France pour améliorer la durabilité d'une filière fortement impactée par la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1222,64 +1222,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of Higher Eduction and Research (HER) in the development of innovation ecosystems linked to biobased value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Geography of Innovation Conference GEOINNO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Manchester; Manchester Institute of Innovation Research, Jan 2024, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1298,1197 +1298,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveau des filières de production territoriales et durabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Dynamic of tensions in Industrial Ecology and Symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop PRIME BIOLOOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire GREDEG; Laboratoire de Nouveaux Polymères BIOsourcés pour une Economie Circulaire (BIOLOOP), Oct 2023, Nice (Sophia Antipolis), France</w:t>
+              <w:t xml:space="preserve">The 83rd Annual Meeting of the Academy of Management (AOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Management (AOM), Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558280v1</w:t>
+                <w:t xml:space="preserve">hal-04558294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies régionales de développement des filières à Bas Niveau d’Impacts (BNI) et rôle des Agences de l’eau : Le cas du chanvre en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Dynamics of Tensions in an Industrial Symbiosis: A Paradox Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Innovation 2023 : "Innover pour une gestion concertée et durable de l'eau"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 82nd Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5465/AMPROC.2023.10293abstract⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558286v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Dynamic of tensions in Industrial Ecology and Symbiosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Renouveau des filières de production territoriales et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 83rd Annual Meeting of the Academy of Management (AOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Management (AOM), Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">Workshop PRIME BIOLOOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire GREDEG; Laboratoire de Nouveaux Polymères BIOsourcés pour une Economie Circulaire (BIOLOOP), Oct 2023, Nice (Sophia Antipolis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558294v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Dynamics of Tensions in an Industrial Symbiosis: A Paradox Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stratégies régionales de développement des filières à Bas Niveau d’Impacts (BNI) et rôle des Agences de l’eau : Le cas du chanvre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 82nd Annual Meeting of the Academy of Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Innovation 2023 : "Innover pour une gestion concertée et durable de l'eau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innoveation (RRI); Centre Unesco International Center for interdisciplinary research on water systems dynamics (Icireward); Chaire partenariale Eau, Agriculture, Changement Climatique (Eacc); UMR G-eau, Nov 2023, Montpellier (34000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5465/AMPROC.2023.10293abstract⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04557777v1</w:t>
+                <w:t xml:space="preserve">hal-04558286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil de surveillance des tensions et de leur évolution : le cas de Bioénergie La Tuque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The European contradictions of public policies on hemp: What bioeconomic innovation trajectories in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de fondation du GRIMADD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université TÉLUQ; Université Laval, Sep 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Exchange Research on Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Economics and Business (Vietnam National University); Laboratory ISI /RII Lab, May 2022, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558325v1</w:t>
+                <w:t xml:space="preserve">hal-04558322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chanvre Projet d’avenir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude : Cheminements chanvriers dans le Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Chaire IDIS de l'ESAD de Reims; Laboratoire REGARDS; UMR FARE INRAE de l'Université de Reims Champagne-Ardenne, Oct 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Amiens, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558298v1</w:t>
+                <w:t xml:space="preserve">hal-04558336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel « Age du bois » peut-il émerger de la diversité des bioéconomies ? Une étude comparative de la dynamique des bioraffineries forestières dans les Landes (France) et La Tuque (Québec)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le chanvre Projet d’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Amiens, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude : Cheminements chanvriers dans le Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Chaire IDIS de l'ESAD de Reims; Laboratoire REGARDS; UMR FARE INRAE de l'Université de Reims Champagne-Ardenne, Oct 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558336v1</w:t>
+                <w:t xml:space="preserve">hal-04558298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European contradictions of public policies on hemp: What bioeconomic innovation trajectories in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Outil de surveillance des tensions et de leur évolution : le cas de Bioénergie La Tuque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadia Georges Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bredillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exchange Research on Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Economics and Business (Vietnam National University); Laboratory ISI /RII Lab, May 2022, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Colloque de fondation du GRIMADD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université TÉLUQ; Université Laval, Sep 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558322v1</w:t>
+                <w:t xml:space="preserve">hal-04558325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of European public policies on hemp bioeconomic innovation trajectorie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La filière française du chanvre à l'épreuve de la légalisation du cannabis : une analyse institutionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation2022 : Research and Innovation Policies in Europe : Evolution, Scope and Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, College of Europe; Research Network on Innovation (RNI), May 2022, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Économie Politique - AFEP; Université de Picardie jules Verne - UPJV, Jun 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558314v1</w:t>
+                <w:t xml:space="preserve">hal-04558338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception des filières de production biosourcées : méthodologie et enjeux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Vernier</w:t>
+                <w:t xml:space="preserve">La filière française du chanvre à l’épreuve de la légalisation du cannabis : perspective et enjeux pour une bioéconomie durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
+                <w:t xml:space="preserve">Jérémie Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l'innovation 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Mar 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Printemps de l'Innovation RRI 2022 : "Innovations et filières de production biosourcées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Network on Innovation; UTA; Université de Toulouse Jean Jaures; IUT Béthune; BIOPI, Mar 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558305v1</w:t>
+                <w:t xml:space="preserve">hal-04558301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière française du chanvre à l’épreuve de la légalisation du cannabis : perspective et enjeux pour une bioéconomie durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of European public policies on hemp bioeconomic innovation trajectorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bastien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l'Innovation RRI 2022 : "Innovations et filières de production biosourcées"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Research Network on Innovation; UTA; Université de Toulouse Jean Jaures; IUT Béthune; BIOPI, Mar 2022, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Forum innovation2022 : Research and Innovation Policies in Europe : Evolution, Scope and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, College of Europe; Research Network on Innovation (RNI), May 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558301v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière française du chanvre à l'épreuve de la légalisation du cannabis : une analyse institutionnaliste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ecoconception des filières de production biosourcées : méthodologie et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Bouterfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Debref</w:t>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Congrès de l'AFEP - Qu'est-ce qu'un système économique et social soutenable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Économie Politique - AFEP; Université de Picardie jules Verne - UPJV, Jun 2022, Amiens, France</w:t>
+              <w:t xml:space="preserve">Printemps de l'innovation 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI), Mar 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558338v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des bioraffineries forestières dans les Landes (France) et à la Tuque (Québec) : Quelles réalités des filières forêt bois dans le contexte de la bioéconomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Plantaclim : La filière forêt-bois face aux changements globaux : quelles adaptations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours; Projet Plantaclim, Oct 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2513,51 +2513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux usages du chanvre : source de tension ou atout pour l’installation du chanvre dans un système bioéconomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR Condorcet, Jan 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2582,90 +2582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légalisation du cannabis en France : vers une transition complexe de la filière française du chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Caveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2707,51 +2707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines productifs et développement de la bioraffinerie : Les mutations de la filière forêt bois du massif landais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP ECOFOR, Jan 2018, Paris, France. pp.22 à 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2789,51 +2789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des tensions entre acteurs en contexte d'entreprenariat collectif et d'écologie industrielle : une approche par les paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Befort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Salivet de Fouchécour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher A. Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,77 +3240,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filières de production dans la bioéconomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3367,103 +3367,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chanvre, plante d’intérêt dans un système bioéconomique durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chanvre, matière à transitions - Design, Territoire et Ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022</w:t>
@@ -3524,51 +3524,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chicon, une filière sous tension : l’économie circulaire au secours de la transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité et Bioéconomie circulaire : le réveil des filières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3648,51 +3648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière forêt-bois aux abois : la guerre en Ukraine bloque la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3742,51 +3742,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des patrimoines et valorisation de la biomasse forestière : Quelles mutations des filières forêt-bois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor de Rouffignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Reims Champagne Ardenne, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3903,51 +3903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CBDB39C"/>
+    <w:nsid w:val="10778F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4134,51 +4134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alienor-de-rouffignac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5075-8694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249150042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80160242996852432348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bastien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0251" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093673ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lemire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bredillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barnab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19255/JMPM02015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Defrance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadia Georges Aka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.10293abstract" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Bouterfa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caveng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Holt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087523122132947E12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03711367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alienor-de-rouffignac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5075-8694" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249150042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/80160242996852432348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Rouffignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gast" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Vernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.069.0251" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093673ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Holt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Leclere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974404v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lemire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bredillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barnab&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19255/JMPM02015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Baudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Defrance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558291v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadia Georges Aka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Labelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.10293abstract" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Bouterfa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04280442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Caveng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Remy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Salivet de Fouch&#233;cour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A. Holt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5087523122132947E12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606299v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Rouffignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nieddu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03711367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02974298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>