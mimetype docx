--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1827,260 +1827,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité quotidienne des personnes en situation de handicap : Quels effets des facteurs socioéconomiques et territoriaux ?</w:t>
+                <w:t xml:space="preserve">Effets des facteurs socio-économiques et territoriaux sur la mobilité quotidienne des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Atelier de l’axe Mobilités et Inégalités du PST Rhône-Alpes - Quelles approches des inégalités de mobilité au sein des organismes du PST ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France. 34 p</w:t>
+              <w:t xml:space="preserve">Journée scientifique Recherches Handicaps et Transports - À la croisée des différentes disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941996v1</w:t>
+                <w:t xml:space="preserve">hal-00942268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les situations de handicap lors des déplacements hors du domicile : apports de HSM</w:t>
+                <w:t xml:space="preserve">Mobilité quotidienne des personnes en situation de handicap : Quels effets des facteurs socioéconomiques et territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFRH " Enquêtes Handicap-Santé "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, France. 27 p</w:t>
+              <w:t xml:space="preserve">1er Atelier de l’axe Mobilités et Inégalités du PST Rhône-Alpes - Quelles approches des inégalités de mobilité au sein des organismes du PST ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942121v1</w:t>
+                <w:t xml:space="preserve">hal-00941996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des facteurs socio-économiques et territoriaux sur la mobilité quotidienne des personnes en situation de handicap</w:t>
+                <w:t xml:space="preserve">Les situations de handicap lors des déplacements hors du domicile : apports de HSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Recherches Handicaps et Transports - À la croisée des différentes disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. 16 p</w:t>
+              <w:t xml:space="preserve">Séminaire IFRH " Enquêtes Handicap-Santé "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942268v1</w:t>
+                <w:t xml:space="preserve">hal-00942121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de handicap dans les transports : apport des enquêtes HID et Handicap-Santé</w:t>
               </w:r>
@@ -3295,200 +3295,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap</w:t>
+                <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.167-170</w:t>
+              <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614957v1</w:t>
+                <w:t xml:space="preserve">hal-03615674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
+                <w:t xml:space="preserve">Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3p</w:t>
+              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615674v1</w:t>
+                <w:t xml:space="preserve">hal-03614957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3617,244 +3617,244 @@
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre demande sociétale, volonté politique, contraintes techniques et culture locale, la mise en accessibilité des réseaux de transports collectifs de Lyon et de Stuttgart - Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00163543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’accessibilité des transports aux personnes handicapées pour améliorer l’accessibilité de tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447492v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-00163543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3866,203 +3866,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité du bus autonome</w:t>
+                <w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet FUI STAR Livrable 6.2, Université Gustave Eiffel. 2021, pp.24</w:t>
+              <w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412059v1</w:t>
+                <w:t xml:space="preserve">hal-04411748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t>
+                <w:t xml:space="preserve">Acceptabilité du bus autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t>
+              <w:t xml:space="preserve">Projet FUI STAR Livrable 6.2, Université Gustave Eiffel. 2021, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411748v1</w:t>
+                <w:t xml:space="preserve">hal-04412059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations ergonomiques pour l’accessibilité au bus autonome</w:t>
               </w:r>
@@ -4754,51 +4754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56A0CF22"/>
+    <w:nsid w:val="BE4C60B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4985,51 +4985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-alauzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060389176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Naud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Genereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7462-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081060.2016.1266165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447492v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyrman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Heikkinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Dankova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Siren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Framke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Pokriefke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-alauzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060389176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Naud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Genereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7462-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081060.2016.1266165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyrman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Heikkinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Dankova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Siren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Framke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Pokriefke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>