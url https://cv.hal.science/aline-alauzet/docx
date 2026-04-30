--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1827,260 +1827,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des facteurs socio-économiques et territoriaux sur la mobilité quotidienne des personnes en situation de handicap</w:t>
+                <w:t xml:space="preserve">Mobilité quotidienne des personnes en situation de handicap : Quels effets des facteurs socioéconomiques et territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Recherches Handicaps et Transports - À la croisée des différentes disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. 16 p</w:t>
+              <w:t xml:space="preserve">1er Atelier de l’axe Mobilités et Inégalités du PST Rhône-Alpes - Quelles approches des inégalités de mobilité au sein des organismes du PST ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942268v1</w:t>
+                <w:t xml:space="preserve">hal-00941996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité quotidienne des personnes en situation de handicap : Quels effets des facteurs socioéconomiques et territoriaux ?</w:t>
+                <w:t xml:space="preserve">Les situations de handicap lors des déplacements hors du domicile : apports de HSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Atelier de l’axe Mobilités et Inégalités du PST Rhône-Alpes - Quelles approches des inégalités de mobilité au sein des organismes du PST ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France. 34 p</w:t>
+              <w:t xml:space="preserve">Séminaire IFRH " Enquêtes Handicap-Santé "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941996v1</w:t>
+                <w:t xml:space="preserve">hal-00942121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les situations de handicap lors des déplacements hors du domicile : apports de HSM</w:t>
+                <w:t xml:space="preserve">Effets des facteurs socio-économiques et territoriaux sur la mobilité quotidienne des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFRH " Enquêtes Handicap-Santé "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, France. 27 p</w:t>
+              <w:t xml:space="preserve">Journée scientifique Recherches Handicaps et Transports - À la croisée des différentes disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942121v1</w:t>
+                <w:t xml:space="preserve">hal-00942268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de handicap dans les transports : apport des enquêtes HID et Handicap-Santé</w:t>
               </w:r>
@@ -3866,203 +3866,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t>
+                <w:t xml:space="preserve">Acceptabilité du bus autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t>
+              <w:t xml:space="preserve">Projet FUI STAR Livrable 6.2, Université Gustave Eiffel. 2021, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411748v1</w:t>
+                <w:t xml:space="preserve">hal-04412059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité du bus autonome</w:t>
+                <w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet FUI STAR Livrable 6.2, Université Gustave Eiffel. 2021, pp.24</w:t>
+              <w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412059v1</w:t>
+                <w:t xml:space="preserve">hal-04411748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations ergonomiques pour l’accessibilité au bus autonome</w:t>
               </w:r>
@@ -4754,51 +4754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE4C60B0"/>
+    <w:nsid w:val="4EE4DC2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4985,51 +4985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-alauzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060389176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Naud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Genereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7462-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081060.2016.1266165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941996v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyrman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Heikkinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Dankova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Siren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Framke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Pokriefke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-alauzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060389176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Naud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Genereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7462-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081060.2016.1266165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyrman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Heikkinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Dankova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Siren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Framke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Pokriefke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>