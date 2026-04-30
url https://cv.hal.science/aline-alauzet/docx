--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -3295,178 +3295,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
+                <w:t xml:space="preserve">Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3p</w:t>
+              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615674v1</w:t>
+                <w:t xml:space="preserve">hal-03614957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap</w:t>
+                <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.167-170</w:t>
+              <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614957v1</w:t>
+                <w:t xml:space="preserve">hal-03615674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4754,51 +4754,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EE4DC2C"/>
+    <w:nsid w:val="4E1CDBDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4985,51 +4985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-alauzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060389176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Naud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Genereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7462-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081060.2016.1266165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyrman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Heikkinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Dankova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Siren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Framke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Pokriefke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-alauzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060389176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Naud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Genereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7462-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081060.2016.1266165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyrman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Heikkinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Dankova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Siren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Framke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Pokriefke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>