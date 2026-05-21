--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">060389176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=NM2f6HwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,1007 +200,1007 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social participation and barriers to community activities among middle-aged and older Canadians: Differences and similarities according to gender and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Genereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geriatrics and Gerontology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp. 77-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ggi.14087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of acceptability, acceptance and usage for non-rail autonomous public transport vehicles: A systematic literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81, pp.251-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2021.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social participation in older women and men: differences in community activities and barriers according to region and population size in Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Genereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bruneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Levasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-019-7462-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des villes de demain plus inclusives : une contribution à la compréhension des contraintes du choix résidentiel pour les personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 237-238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.6653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et handicap : une question de point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 235, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum acceptable gap between urban-guided transport vehicles and platforms for persons with disabilities: the findings of an experimental study conducted to inform policy decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grange-Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Planning and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (2), pp. 167-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03081060.2016.1266165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t miss your train! Just follow the computer screen animation: Comprehension of animated public information graphics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Groff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Argon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30, pp 206-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2013.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel format visuel adopter pour informer les sourds et malentendants dans les transports collectifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Groff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (76), pp.57-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.761.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des seniors: état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 229, pp. 118-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01006971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1189,1578 +1210,1578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différences de genre dans les comportements à risque en matière de sécurité routière : Une analyse croisée des modes de transport et des contextes géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersectionality of Gender and Travel Mode in Risky Behaviors: A Study Across 39 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RS5C Road Safety on 5 Continents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential choice and access to transport for people with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbonne, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How not to give up on train travel when you are deaf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSED 2015 - 14th International Conference on Mobility and Transport for Elderly and Disabled Persons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, LISBONNE, Portugal. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative visual design to assure information for all in transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAP 2014, 28th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, PARIS, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential choices of persons with disabilities: which are the constraints and trade-offs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third annual Conference of ALTER - European society for disability research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne des personnes en situation de handicap : Quels effets des facteurs socioéconomiques et territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Atelier de l’axe Mobilités et Inégalités du PST Rhône-Alpes - Quelles approches des inégalités de mobilité au sein des organismes du PST ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations de handicap lors des déplacements hors du domicile : apports de HSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IFRH " Enquêtes Handicap-Santé "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des facteurs socio-économiques et territoriaux sur la mobilité quotidienne des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Recherches Handicaps et Transports - À la croisée des différentes disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de handicap dans les transports : apport des enquêtes HID et Handicap-Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique Recherches Handicaps et Transports - À la croisée des différentes disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne des personnes en situation de handicap : Que sait-on des effets de cumuls avec les inégalités socioéconomiques et territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International du Labex Futurs Urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de handicap et mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires Ifsttar Connaissance réciproque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes qui rencontrent des situations de handicap dans les transports et leurs pratiques de déplacement (projet POTAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture de l’appel à projet "Handicap" de l’IReSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Animation Facilitate Comprehension of Public Information Graphics? Evidence from Eye Tracking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Groff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Argon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for research on learning and Instruction, Early</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Exeter, United Kingdom. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations de handicap dans les transports: une inadéquation des transports aux capacités fonctionnelles de l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Connaissance réciproque IFSTTAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People encountering disabling travel situations: personal characteristics and mobility features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IATBR: 12th International Conference on Travel Behaviour Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADELE: a Blackboard-based Architecture for Ergonomic Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI98. 13th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2770,124 +2791,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mobility of people with travel disabilities: impact of personal characteristics on reporting difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Armoogum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Congrès International de la population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Marrackech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2897,236 +2918,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment ne pas rater son train quand on est sourd ou malentendant ? Projet SUrDyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stépane Argon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche et l'Accessibilité.Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE; Délégation Ministérielle à l'Accessibilité, pp. 59-63, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix résidentiel des personnes handicapées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche et l'Accessibilité.Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MINISTERE DE L'ECOLOGIE, DU DEVELOPPEMENT DURABLE ET DE L'ENERGIE; Ministère du logement, de l'égalité des territoires et de la ruralité, pp. 33-37, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3136,331 +3157,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnes à mobilité réduite (PMR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.167-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Raton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marche en ville et Accessibilité, in : Demailly, K.E, Monnet, J., Scapino, J., Deraëve, S. (coord) Dictionnaire pluriel de la marche en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3470,287 +3491,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité, transport et vieillissement : appréhender les enjeux et les besoins pour agir au niveau local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp. 12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des difficultés des passagers en fauteuil roulant lors du franchissement des lacunes véhicule / quai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grange-Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche d'actualité scientifique de l'Ifsttar N°1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre demande sociétale, volonté politique, contraintes techniques et culture locale, la mise en accessibilité des réseaux de transports collectifs de Lyon et de Stuttgart - Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marin-Lamellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Heyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00163543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3760,95 +3781,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer l’accessibilité des transports aux personnes handicapées pour améliorer l’accessibilité de tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3858,718 +3879,718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité du bus autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet FUI STAR Livrable 6.2, Université Gustave Eiffel. 2021, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des besoins des usagers de transports publics autonomes issue des observations et de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet FUI STAR Livrable 1.1, Université Gustave Eiffel. 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations ergonomiques pour l’accessibilité au bus autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Paire-Ficout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet FUI STAR Livrable 7.4, Université Gustave Eiffel. 2021, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholders and practices in the field of senior safety and mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Alauzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Dankova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">VTI; DTU; IFSTTAR; FACTUM; CDV; TRL. 2013, 179 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic Change and Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Haustein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Siren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Framke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eike Pokriefke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DTU; TRL; IFSTTAR; UVEG; VTI; CDV. 2013, 94 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes qui rencontrent des situations de handicap dans les transports et leurs pratiques de déplacement Rapport final Projet POTAS - Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Velche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRETS - LESCOT; CTNERHI. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes en situation de handicap mental, psychique ou cognitif et l’usage des transports. Tome 2 du rapport final du projet POTAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Velche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRETS-LESCOT; CTNERHI. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4579,114 +4600,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADELE : une architecture à base de tableau noir pour la simulation ergonomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Alauzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1998NAN10026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01754329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4754,51 +4775,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E1CDBDD"/>
+    <w:nsid w:val="4E789D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4985,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-alauzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060389176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145829v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Naud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Genereux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7462-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6653" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081060.2016.1266165" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006971v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941996v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942724v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163543v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyrman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944160v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Heikkinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Dankova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Siren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Framke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Pokriefke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aline-alauzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2519-3526" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060389176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NM2f6HwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145829v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Naud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Genereux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Alauzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggi.14087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pigeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2021.06.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294185v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Levasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7462-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.6653" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grange-Faivre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marin-Lamellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081060.2016.1266165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K Lowe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2013.08.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Aline Alauzet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.761.0057" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006971v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293209v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287054v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Chevret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941996v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dejoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Armoogum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447546v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pane Argon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Heyrman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412134v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Heikkinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Meng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Dankova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Haustein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Siren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Framke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eike Pokriefke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Sanchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Velche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Conte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>