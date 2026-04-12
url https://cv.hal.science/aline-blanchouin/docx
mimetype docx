--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -182,1445 +182,1540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les professeurs des écoles à la prise en compte de la diversité de l'activité des élèves en résolution de problèmes : potentialités et limites d'usages du modèle de Verschaffel et De Corte (2008)</w:t>
+                <w:t xml:space="preserve">GESTES EVALUATIFS EN RESOLUTION DE PROBLEMES AU DEBUT DE L’ECOLE ELEMENTAIRE : ETUDE DE CAS AUPRES D’UN ELEVE EN GRANDE DIFFICULTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathématiques et diversité à l’école. Aider les élèves, accompagner les enseignants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM’2023, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Espace Mathématique Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651501v1</w:t>
+                <w:t xml:space="preserve">hal-05332049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du travail collectif entre professeurs des écoles et chercheurs/formateurs autour de trois dispositifs d’enseignement concernant la résolution de problèmes au cycle 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les professeurs des écoles à la prise en compte de la diversité de l'activité des élèves en résolution de problèmes : potentialités et limites d'usages du modèle de Verschaffel et De Corte (2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carolina Marques</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Brest, France. pp.185 - 204</w:t>
+              <w:t xml:space="preserve">Mathématiques et diversité à l’école. Aider les élèves, accompagner les enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM’2023, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741909v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand une « problématique métier » entre enseignants et chercheurs-formateurs peut être partagée : interagir avec des élèves de cycle 2 en Résolution de problèmes à des fins de régulations de nos activités professionnelles respectives</w:t>
+                <w:t xml:space="preserve">Etude du travail collectif entre professeurs des écoles et chercheurs/formateurs autour de trois dispositifs d’enseignement concernant la résolution de problèmes au cycle 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3e Congrès International de la Théorie de l’Action Conjointe en Didactique : Coopération et dispositifs de coopération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Brest, France. pp.185 - 204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483154v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestes évaluatifs en contexte d'ingénierie évaluative : exemples d'études en mathématiques à l'école élémentaire</w:t>
+                <w:t xml:space="preserve">Quand une « problématique métier » entre enseignants et chercheurs-formateurs peut être partagée : interagir avec des élèves de cycle 2 en Résolution de problèmes à des fins de régulations de nos activités professionnelles respectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Mounier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33eme Colloque de l’ADMEE-Europe, Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe à Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171765v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser des connaissances en calcul mental additif au début du cycle 2 pour mieux comprendre l'activité de l'élève en résolution de problèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+                <w:t xml:space="preserve">Gestes évaluatifs en contexte d'ingénierie évaluative : exemples d'études en mathématiques à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ledan</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter et modéliser en mathématiques : de l’activité des élèves à la formation des professeurs des écoles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM’2022, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">33eme Colloque de l’ADMEE-Europe, Pluralité de contextes, pluralité d’évaluations en éducation : quelles interactions et quels enjeux ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE-Europe, Apr 2022, Pointe à Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651541v1</w:t>
+                <w:t xml:space="preserve">hal-04171765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les pratiques d’évaluation des enseignants de primaire à partir de leurs gestes évaluatifs : deux études de cas au CP en résolution de problèmes arithmétiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser des connaissances en calcul mental additif au début du cycle 2 pour mieux comprendre l'activité de l'élève en résolution de problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Représenter et modéliser en mathématiques : de l’activité des élèves à la formation des professeurs des écoles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM’2022, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318167v1</w:t>
+                <w:t xml:space="preserve">hal-04651541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter l’activité évaluative de PE dans le cadre d’un dispositif de Recherche-Formation : étude de cas en résolution de problèmes au cours élémentaire de première année</w:t>
+                <w:t xml:space="preserve">Etudier les pratiques d’évaluation des enseignants de primaire à partir de leurs gestes évaluatifs : deux études de cas au CP en résolution de problèmes arithmétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318163v1</w:t>
+                <w:t xml:space="preserve">hal-03318167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un dispositif ouvert de formation sur l'activité évaluative en mathématiques de professeurs des écoles</w:t>
+                <w:t xml:space="preserve">Documenter l’activité évaluative de PE dans le cadre d’un dispositif de Recherche-Formation : étude de cas en résolution de problèmes au cours élémentaire de première année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32eme Colloque de l’ADMEE-Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321696v1</w:t>
+                <w:t xml:space="preserve">hal-03318163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des pratiques évaluatives de professeurs des écoles dans le cadre d'un LEA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+                <w:t xml:space="preserve">Effets d'un dispositif ouvert de formation sur l'activité évaluative en mathématiques de professeurs des écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.1549-1556</w:t>
+              <w:t xml:space="preserve">32eme Colloque de l’ADMEE-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913394v1</w:t>
+                <w:t xml:space="preserve">hal-03321696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents leviers pour des formations de professeurs des écoles initiées au sein d'un LEA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des pratiques évaluatives de professeurs des écoles dans le cadre d'un LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.106-114</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.1549-1556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913393v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différents leviers pour des formations de professeurs des écoles initiées au sein d'un LEA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">Colloque EMF 2018 - Mathématiques en scène, des ponts entre les disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Genevilliers, France. pp.106-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02501883v1</w:t>
+                <w:t xml:space="preserve">hal-02913393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Incidences de l’introduction d’une tablette numérique sur les interactions didactiques en sports collectifs à l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès M@rsouin. Mesure et analyse des usages numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944917v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02501883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduire des tablettes numériques dans un cycle de futsal à l’Université : Quel impact sur les interactions didactiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Septième Colloque Sport et Recherche en Pays de Loire. Sports, Recherches, Performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former les professeurs des écoles par l’évaluation : exemple d’un travail collaboratif en mathématiques sur l’enseignement du nombre à l’école.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42eme Colloque de l'ADMEE-Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1630,154 +1725,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Embert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée 2025 des IREM franciliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1787,509 +1882,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérer les démarches en résolution de problèmes d’un élève de grade 2 par l’analyse de ses procédures : influence de la taille des nombres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Chenevotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, pp.121-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter l’activité évaluative des professeurs des écoles à partir de leurs gestes évaluatifs. Étude de cas en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8(1), pp.3-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire de procédures d’élèves de 7-8 ans en calcul mental additif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Chenevotot</w:t>
+                <w:t xml:space="preserve">Laurence Ledan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mathématiques pour l’École</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 238, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.rm.2022.3570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’évaluation en mathématiques à l’école primaire : deux dispositifs de recherche formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16-1, pp.67-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.9660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2299,111 +2394,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation à/de l’école maternelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école première en question. Analyse et réflexion à partir des pratiques d’évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2413,114 +2508,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La journée de classe de l'enseignant polyvalent du primaire : étude sur une année scolaire du cours d'action quotidien en cours préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Sorbonne Paris Cité, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015USPCD072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01980175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2667,51 +2762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chafaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prigent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03688749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01980175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD072" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beylot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ledan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chafaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Marques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prigent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651541v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318167v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318163v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Bot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bossard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Embert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.rm.2022.3570" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03688749v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01980175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD072" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>